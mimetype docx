--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BALTZINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche interactions plantes - animaux (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le rôle des ongulés sauvages, introduits et domestiques dans la dynamique des communautés végétales. Ils incluent les interactions trophiques directes (herbivorie, prédation) et indirectes (cascades trophiques) et leurs effets comme ingénieurs de l’écosystème dans les processus de transport des diaspores (épi‐ et endozoochorie), dans les processus physiques (perturbations du sol et de l’habitat) et chimiques (effets sur les flux de nutriments). A terme, l'objectif consiste à intégrer ces multiples interactions entre ongulés et différents compartiments biotiques et abiotiques pour appréhender leur empreinte écologique dans le fonctionnement de l'écosystème forestier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily visitation patterns and consumption of fleshly fruits of invasive alien plants by wild southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa S Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen T Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42991-025-00505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked seed‐dispersal modes and underestimated distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan González-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rumeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bracho-Estévanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Acevedo-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.e13835. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Alien Plant Species in South Africa’s National Botanical and Zoological Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabiso Mokotjomela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebataolo Rahlao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyd Vukeya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindokuhle Mangane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.407. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15030407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant dispersal syndromes are unreliable, especially for predicting zoochory and long‐distance dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Lovas‐kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 11 p. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer exclusion unveils abiotic filtering in forest understorey plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous dispersal by herbivores and omnivores is mediated by germination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud-Reza Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Tarkesh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-020-00317-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally richer communities improve ecosystem functioning: dung removal and secondary seed dispersal by dung beetles in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants on the Move: Hitch-Hiking With Ungulates Distributes Diaspores Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jégoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.371-380. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous seed dispersal by large mammals in the Golestan National Park, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258518000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.1582-1594. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829-. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5101-237289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Brown Bear (Ursus arctos) in the Plant Seed Dispersal of Golestan National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29252/ijae.7.2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of brown bear (Ursus arctos arctos) as a long-distance seed disperser: a pilot study in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2015-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (5), pp.987-998. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des populations de cervidés sur la biodiversité végétale. Enseignements de deux suivis à moyen terme (10 et 30 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 303, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'ours dans la dispersion des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIS, Bulletin des Mammologistes de Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des plantes par les ongulés forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bohême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better world for bryophytes? A rare and overlooked case of positive community-wide effects of browsing by overabundant deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/20-4-3627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance for forest plant communities of refuges protecting from deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.470-477. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitch-hiking in the wild : should seeds rely on ungulates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 145 (1), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2012.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations cervidés - végétation forestière : apports des suivis temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer-mediated expansion of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.307 - 314. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-010-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (7), pp.1397-1406. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer prevent western redcedar (Thuya plicata) regeneration in old-growth forests of Haida Gwaii: Is there a potential for recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (12), pp.3973-3979. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer Cervus elaphus resting place characteristics obtained from differential GPS data in a forest habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adrados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-008-0174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des cervidés et du sanglier sur la biodiversité : des recommandations de gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing red and roe deer using DNA extracted from hair samples and the polymerase chain reaction (PCR) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les typologies de faciès alimentaires pour les cervidés : application à la forêt domaniale de Perseigne (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction among deer browsing, hunting, and tree regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (7), pp.1254-1264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des insectes coprophages à proximité de Saint-Georges de l'Oyapock : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité, à quoi ça cerf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle RTR MiDi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate-mediated seed dispersal consequences - moving backwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of seed dispersal mechanisms mediated by ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit consumption of lantana (Lantana camara), bugweed (Solanum mauritianum), syringa (Melia azedarach) and cochineal prickly pear (Opuntia monacantha) by exotic and indigenous southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M. Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et changements de trajectoire au sein du Domaine national de Chambord : un territoire emmuré depuis 5 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers-CNRS, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes dispersées par le cerf et le sanglier en endo- et en épizoochorie, sont-elles les mêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes (oral présentation HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral de soutenance d'HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes «numériques» autour d’un modèle hiérarchique publié: Picard, M., Papaïx, J., Gosselin, F., Picot, D., Bideau, E., & Baltzinger, C. (2015) Temporal dynamics of seed excretion by wild ungulates: Implications for plant dispersal. Ecology and Evolution, 5, pp.2621-2632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées françaises de l'écologie du paysage : Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abroutissement par les cervidés : élément structurant et moteur de la dynamique des communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the missing understory in old-growth forests on Haïda Gwaii (British Columbia, Canada) recover after deer exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. IUGB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congress of the International Union of Game Biologists (IUGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pohlmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth Congress of the International Union of Game Biologists: extended abstracts, Hannover, DEU, 28 August-3 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology of Animals. Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brodut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming behaviour, fur quality and attachment position affect epizoochorous detachment time by large ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontre "Ecology and Behaviour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous seed dispersal by wild ungulates and its consequences on plant metacommunities in a fragmented landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Association for Vegetation Science (IAVS) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatio-temporelle des communautés végétales par les cervidés en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates as dispersal vectors of non-native plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant invasions: the role of biotic interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2020, 9781789242171. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789242171.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'estimation de la ressource ligneuse en forêt de Counami : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. ENGREF (AgroParisTech), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 75ENGREF09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences forestières, ENGREF, Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un grand herbivore sur la dynamique de régénération de Thuya plicata après perturbation sur les îles de la Reine Charlotte (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier II Sciences et Techniques du Languedoc, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie - Biologie des populations et écologie, Université d'Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId320"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BALTZINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche interactions plantes - animaux (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le rôle des ongulés sauvages, introduits et domestiques dans la dynamique des communautés végétales. Ils incluent les interactions trophiques directes (herbivorie, prédation) et indirectes (cascades trophiques) et leurs effets comme ingénieurs de l’écosystème dans les processus de transport des diaspores (épi‐ et endozoochorie), dans les processus physiques (perturbations du sol et de l’habitat) et chimiques (effets sur les flux de nutriments). A terme, l'objectif consiste à intégrer ces multiples interactions entre ongulés et différents compartiments biotiques et abiotiques pour appréhender leur empreinte écologique dans le fonctionnement de l'écosystème forestier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily visitation patterns and consumption of fleshly fruits of invasive alien plants by wild southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa S Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen T Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42991-025-00505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked seed‐dispersal modes and underestimated distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan González-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rumeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bracho-Estévanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Acevedo-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.e13835. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Alien Plant Species in South Africa’s National Botanical and Zoological Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabiso Mokotjomela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebataolo Rahlao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyd Vukeya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindokuhle Mangane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15030407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant dispersal syndromes are unreliable, especially for predicting zoochory and long‐distance dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Lovas‐kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 11 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer exclusion unveils abiotic filtering in forest understorey plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous dispersal by herbivores and omnivores is mediated by germination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud-Reza Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Tarkesh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-020-00317-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally richer communities improve ecosystem functioning: dung removal and secondary seed dispersal by dung beetles in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants on the Move: Hitch-Hiking With Ungulates Distributes Diaspores Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jégoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.371-380. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous seed dispersal by large mammals in the Golestan National Park, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258518000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.1582-1594. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829-. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5101-237289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Brown Bear (Ursus arctos) in the Plant Seed Dispersal of Golestan National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29252/ijae.7.2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of brown bear (Ursus arctos arctos) as a long-distance seed disperser: a pilot study in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2015-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (5), pp.987-998. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des populations de cervidés sur la biodiversité végétale. Enseignements de deux suivis à moyen terme (10 et 30 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 303, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'ours dans la dispersion des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIS, Bulletin des Mammologistes de Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des plantes par les ongulés forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bohême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better world for bryophytes? A rare and overlooked case of positive community-wide effects of browsing by overabundant deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/20-4-3627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance for forest plant communities of refuges protecting from deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.470-477. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitch-hiking in the wild : should seeds rely on ungulates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 145 (1), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2012.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations cervidés - végétation forestière : apports des suivis temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer-mediated expansion of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.307 - 314. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-010-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (7), pp.1397-1406. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer prevent western redcedar (Thuya plicata) regeneration in old-growth forests of Haida Gwaii: Is there a potential for recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (12), pp.3973-3979. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer Cervus elaphus resting place characteristics obtained from differential GPS data in a forest habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adrados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-008-0174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des cervidés et du sanglier sur la biodiversité : des recommandations de gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing red and roe deer using DNA extracted from hair samples and the polymerase chain reaction (PCR) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les typologies de faciès alimentaires pour les cervidés : application à la forêt domaniale de Perseigne (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction among deer browsing, hunting, and tree regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (7), pp.1254-1264. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des insectes coprophages à proximité de Saint-Georges de l'Oyapock : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité, à quoi ça cerf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle RTR MiDi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate-mediated seed dispersal consequences - moving backwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit consumption of lantana (Lantana camara), bugweed (Solanum mauritianum), syringa (Melia azedarach) and cochineal prickly pear (Opuntia monacantha) by exotic and indigenous southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M. Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of seed dispersal mechanisms mediated by ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et changements de trajectoire au sein du Domaine national de Chambord : un territoire emmuré depuis 5 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers-CNRS, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes dispersées par le cerf et le sanglier en endo- et en épizoochorie, sont-elles les mêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes (oral présentation HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral de soutenance d'HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes «numériques» autour d’un modèle hiérarchique publié: Picard, M., Papaïx, J., Gosselin, F., Picot, D., Bideau, E., & Baltzinger, C. (2015) Temporal dynamics of seed excretion by wild ungulates: Implications for plant dispersal. Ecology and Evolution, 5, pp.2621-2632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées françaises de l'écologie du paysage : Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abroutissement par les cervidés : élément structurant et moteur de la dynamique des communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the missing understory in old-growth forests on Haïda Gwaii (British Columbia, Canada) recover after deer exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. IUGB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congress of the International Union of Game Biologists (IUGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pohlmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth Congress of the International Union of Game Biologists: extended abstracts, Hannover, DEU, 28 August-3 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology of Animals. Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brodut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming behaviour, fur quality and attachment position affect epizoochorous detachment time by large ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontre "Ecology and Behaviour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous seed dispersal by wild ungulates and its consequences on plant metacommunities in a fragmented landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Association for Vegetation Science (IAVS) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatio-temporelle des communautés végétales par les cervidés en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates as dispersal vectors of non-native plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant invasions: the role of biotic interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2020, 9781789242171. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789242171.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'estimation de la ressource ligneuse en forêt de Counami : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. ENGREF (AgroParisTech), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 75ENGREF09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences forestières, ENGREF, Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un grand herbivore sur la dynamique de régénération de Thuya plicata après perturbation sur les îles de la Reine Charlotte (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier II Sciences et Techniques du Languedoc, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie - Biologie des populations et écologie, Université d'Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa S Msweli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M Zungu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen T Downs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00505-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rumeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bracho-Est&#233;vanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Acevedo-Lim&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabiso Mokotjomela" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebataolo Rahlao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyd Vukeya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindokuhle Mangane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15030407" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292196v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas&#8208;kiss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Karimi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Hemami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tarkesh Esfahani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-020-00317-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Milotic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Eichberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Eycott" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hemami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esfahani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258518000351" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068150v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Miloti&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG37289" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5101-237289" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Hemami" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Esfahani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/ijae.7.2.29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalleroni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Quenette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2015-0092" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601111v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599154v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boh&#234;me" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Saout" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/20-4-3627" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostermann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RF8L9B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.689" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590614v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.039" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01FHR7C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Janeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-008-0174-y" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTFZP7M7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580657v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-043" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633054v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292698v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa Msweli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M. Zungu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Downs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605442v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605615v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473257v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763360v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pohlmeyer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605423v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599533v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292251v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789242171.0006" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/75ENGREF09" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581842v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03292922v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605441v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa S Msweli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M Zungu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen T Downs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00505-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rumeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bracho-Est&#233;vanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Acevedo-Lim&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabiso Mokotjomela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebataolo Rahlao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyd Vukeya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindokuhle Mangane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15030407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas&#8208;kiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Hemami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tarkesh Esfahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-020-00317-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Milotic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Eichberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Eycott" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hemami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esfahani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258518000351" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Miloti&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG37289" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5101-237289" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Hemami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Esfahani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/ijae.7.2.29" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalleroni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Quenette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2015-0092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boh&#234;me" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Saout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/20-4-3627" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RF8L9B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.689" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01FHR7C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Janeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-008-0174-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTFZP7M7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-043" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa Msweli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M. Zungu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Downs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292664v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605615v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586652v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pohlmeyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789242171.0006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/75ENGREF09" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581842v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03292922v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>