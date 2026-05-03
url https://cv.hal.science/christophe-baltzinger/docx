--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BALTZINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche interactions plantes - animaux (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le rôle des ongulés sauvages, introduits et domestiques dans la dynamique des communautés végétales. Ils incluent les interactions trophiques directes (herbivorie, prédation) et indirectes (cascades trophiques) et leurs effets comme ingénieurs de l’écosystème dans les processus de transport des diaspores (épi‐ et endozoochorie), dans les processus physiques (perturbations du sol et de l’habitat) et chimiques (effets sur les flux de nutriments). A terme, l'objectif consiste à intégrer ces multiples interactions entre ongulés et différents compartiments biotiques et abiotiques pour appréhender leur empreinte écologique dans le fonctionnement de l'écosystème forestier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily visitation patterns and consumption of fleshly fruits of invasive alien plants by wild southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa S Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen T Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42991-025-00505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked seed‐dispersal modes and underestimated distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan González-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rumeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bracho-Estévanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Acevedo-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.e13835. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Alien Plant Species in South Africa’s National Botanical and Zoological Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabiso Mokotjomela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebataolo Rahlao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyd Vukeya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindokuhle Mangane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.407. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15030407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant dispersal syndromes are unreliable, especially for predicting zoochory and long‐distance dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Lovas‐kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 11 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer exclusion unveils abiotic filtering in forest understorey plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous dispersal by herbivores and omnivores is mediated by germination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud-Reza Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Tarkesh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-020-00317-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally richer communities improve ecosystem functioning: dung removal and secondary seed dispersal by dung beetles in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants on the Move: Hitch-Hiking With Ungulates Distributes Diaspores Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jégoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.371-380. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous seed dispersal by large mammals in the Golestan National Park, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258518000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.1582-1594. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829-. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5101-237289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Brown Bear (Ursus arctos) in the Plant Seed Dispersal of Golestan National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29252/ijae.7.2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of brown bear (Ursus arctos arctos) as a long-distance seed disperser: a pilot study in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2015-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (5), pp.987-998. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des populations de cervidés sur la biodiversité végétale. Enseignements de deux suivis à moyen terme (10 et 30 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 303, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'ours dans la dispersion des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIS, Bulletin des Mammologistes de Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des plantes par les ongulés forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bohême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better world for bryophytes? A rare and overlooked case of positive community-wide effects of browsing by overabundant deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/20-4-3627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance for forest plant communities of refuges protecting from deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.470-477. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitch-hiking in the wild : should seeds rely on ungulates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 145 (1), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2012.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations cervidés - végétation forestière : apports des suivis temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer-mediated expansion of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.307 - 314. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-010-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (7), pp.1397-1406. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer prevent western redcedar (Thuya plicata) regeneration in old-growth forests of Haida Gwaii: Is there a potential for recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (12), pp.3973-3979. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer Cervus elaphus resting place characteristics obtained from differential GPS data in a forest habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adrados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-008-0174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des cervidés et du sanglier sur la biodiversité : des recommandations de gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing red and roe deer using DNA extracted from hair samples and the polymerase chain reaction (PCR) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les typologies de faciès alimentaires pour les cervidés : application à la forêt domaniale de Perseigne (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction among deer browsing, hunting, and tree regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (7), pp.1254-1264. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des insectes coprophages à proximité de Saint-Georges de l'Oyapock : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité, à quoi ça cerf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle RTR MiDi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate-mediated seed dispersal consequences - moving backwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit consumption of lantana (Lantana camara), bugweed (Solanum mauritianum), syringa (Melia azedarach) and cochineal prickly pear (Opuntia monacantha) by exotic and indigenous southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M. Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of seed dispersal mechanisms mediated by ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et changements de trajectoire au sein du Domaine national de Chambord : un territoire emmuré depuis 5 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers-CNRS, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes dispersées par le cerf et le sanglier en endo- et en épizoochorie, sont-elles les mêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes (oral présentation HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral de soutenance d'HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes «numériques» autour d’un modèle hiérarchique publié: Picard, M., Papaïx, J., Gosselin, F., Picot, D., Bideau, E., & Baltzinger, C. (2015) Temporal dynamics of seed excretion by wild ungulates: Implications for plant dispersal. Ecology and Evolution, 5, pp.2621-2632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées françaises de l'écologie du paysage : Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abroutissement par les cervidés : élément structurant et moteur de la dynamique des communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the missing understory in old-growth forests on Haïda Gwaii (British Columbia, Canada) recover after deer exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. IUGB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congress of the International Union of Game Biologists (IUGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pohlmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth Congress of the International Union of Game Biologists: extended abstracts, Hannover, DEU, 28 August-3 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology of Animals. Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brodut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming behaviour, fur quality and attachment position affect epizoochorous detachment time by large ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontre "Ecology and Behaviour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous seed dispersal by wild ungulates and its consequences on plant metacommunities in a fragmented landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Association for Vegetation Science (IAVS) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatio-temporelle des communautés végétales par les cervidés en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates as dispersal vectors of non-native plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant invasions: the role of biotic interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2020, 9781789242171. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789242171.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'estimation de la ressource ligneuse en forêt de Counami : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. ENGREF (AgroParisTech), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 75ENGREF09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences forestières, ENGREF, Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un grand herbivore sur la dynamique de régénération de Thuya plicata après perturbation sur les îles de la Reine Charlotte (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier II Sciences et Techniques du Languedoc, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie - Biologie des populations et écologie, Université d'Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BALTZINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche interactions plantes - animaux (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le rôle des ongulés sauvages, introduits et domestiques dans la dynamique des communautés végétales. Ils incluent les interactions trophiques directes (herbivorie, prédation) et indirectes (cascades trophiques) et leurs effets comme ingénieurs de l’écosystème dans les processus de transport des diaspores (épi‐ et endozoochorie), dans les processus physiques (perturbations du sol et de l’habitat) et chimiques (effets sur les flux de nutriments). A terme, l'objectif consiste à intégrer ces multiples interactions entre ongulés et différents compartiments biotiques et abiotiques pour appréhender leur empreinte écologique dans le fonctionnement de l'écosystème forestier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age ratio in groups of a social ungulate affects epizoochorous dispersal and diaspore exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Balson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily visitation patterns and consumption of fleshly fruits of invasive alien plants by wild southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa S Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen T Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42991-025-00505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked seed‐dispersal modes and underestimated distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan González-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rumeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bracho-Estévanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Acevedo-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.e13835. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Alien Plant Species in South Africa’s National Botanical and Zoological Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabiso Mokotjomela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebataolo Rahlao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyd Vukeya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindokuhle Mangane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15030407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant dispersal syndromes are unreliable, especially for predicting zoochory and long‐distance dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Lovas‐kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 11 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer exclusion unveils abiotic filtering in forest understorey plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous dispersal by herbivores and omnivores is mediated by germination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud-Reza Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Tarkesh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-020-00317-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants on the Move: Hitch-Hiking With Ungulates Distributes Diaspores Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jégoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.371-380. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally richer communities improve ecosystem functioning: dung removal and secondary seed dispersal by dung beetles in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous seed dispersal by large mammals in the Golestan National Park, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258518000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.1582-1594. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829-. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5101-237289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Brown Bear (Ursus arctos) in the Plant Seed Dispersal of Golestan National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29252/ijae.7.2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of brown bear (Ursus arctos arctos) as a long-distance seed disperser: a pilot study in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2015-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (5), pp.987-998. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des populations de cervidés sur la biodiversité végétale. Enseignements de deux suivis à moyen terme (10 et 30 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 303, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'ours dans la dispersion des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIS, Bulletin des Mammologistes de Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des plantes par les ongulés forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bohême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better world for bryophytes? A rare and overlooked case of positive community-wide effects of browsing by overabundant deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/20-4-3627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance for forest plant communities of refuges protecting from deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.470-477. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitch-hiking in the wild : should seeds rely on ungulates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 145 (1), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2012.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations cervidés - végétation forestière : apports des suivis temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer-mediated expansion of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.307 - 314. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-010-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (7), pp.1397-1406. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer prevent western redcedar (Thuya plicata) regeneration in old-growth forests of Haida Gwaii: Is there a potential for recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (12), pp.3973-3979. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer Cervus elaphus resting place characteristics obtained from differential GPS data in a forest habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adrados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-008-0174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des cervidés et du sanglier sur la biodiversité : des recommandations de gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing red and roe deer using DNA extracted from hair samples and the polymerase chain reaction (PCR) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les typologies de faciès alimentaires pour les cervidés : application à la forêt domaniale de Perseigne (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction among deer browsing, hunting, and tree regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (7), pp.1254-1264. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des insectes coprophages à proximité de Saint-Georges de l'Oyapock : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité, à quoi ça cerf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle RTR MiDi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate-mediated seed dispersal consequences - moving backwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of seed dispersal mechanisms mediated by ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit consumption of lantana (Lantana camara), bugweed (Solanum mauritianum), syringa (Melia azedarach) and cochineal prickly pear (Opuntia monacantha) by exotic and indigenous southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M. Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et changements de trajectoire au sein du Domaine national de Chambord : un territoire emmuré depuis 5 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers-CNRS, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes dispersées par le cerf et le sanglier en endo- et en épizoochorie, sont-elles les mêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes «numériques» autour d’un modèle hiérarchique publié: Picard, M., Papaïx, J., Gosselin, F., Picot, D., Bideau, E., & Baltzinger, C. (2015) Temporal dynamics of seed excretion by wild ungulates: Implications for plant dispersal. Ecology and Evolution, 5, pp.2621-2632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes (oral présentation HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral de soutenance d'HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées françaises de l'écologie du paysage : Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abroutissement par les cervidés : élément structurant et moteur de la dynamique des communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the missing understory in old-growth forests on Haïda Gwaii (British Columbia, Canada) recover after deer exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. IUGB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congress of the International Union of Game Biologists (IUGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pohlmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth Congress of the International Union of Game Biologists: extended abstracts, Hannover, DEU, 28 August-3 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology of Animals. Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brodut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming behaviour, fur quality and attachment position affect epizoochorous detachment time by large ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontre "Ecology and Behaviour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous seed dispersal by wild ungulates and its consequences on plant metacommunities in a fragmented landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Association for Vegetation Science (IAVS) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatio-temporelle des communautés végétales par les cervidés en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte des contes..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates as dispersal vectors of non-native plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant invasions: the role of biotic interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2020, 9781789242171. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789242171.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'estimation de la ressource ligneuse en forêt de Counami : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences forestières, ENGREF, Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. ENGREF (AgroParisTech), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 75ENGREF09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un grand herbivore sur la dynamique de régénération de Thuya plicata après perturbation sur les îles de la Reine Charlotte (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier II Sciences et Techniques du Languedoc, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie - Biologie des populations et écologie, Université d'Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa S Msweli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M Zungu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen T Downs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00505-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652958v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rumeu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bracho-Est&#233;vanez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Acevedo-Lim&#243;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13835" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311941v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabiso Mokotjomela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebataolo Rahlao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyd Vukeya" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindokuhle Mangane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15030407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas&#8208;kiss" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Hemami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tarkesh Esfahani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-020-00317-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Milotic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Eichberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Eycott" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13452" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hemami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esfahani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258518000351" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Miloti&#263;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG37289" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5101-237289" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608948v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Hemami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Esfahani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/ijae.7.2.29" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605426v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalleroni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Quenette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2015-0092" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601111v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boh&#234;me" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Saout" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/20-4-3627" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599531v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostermann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RF8L9B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.689" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590614v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.039" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01FHR7C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589431v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Janeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-008-0174-y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTFZP7M7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589430v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681443v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583622v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580657v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-043" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292755v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa Msweli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M. Zungu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Downs" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292664v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605615v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586652v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pohlmeyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605423v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292251v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789242171.0006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005727v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/75ENGREF09" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581842v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03292922v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05585528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Balson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Audiguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Battista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa S Msweli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M Zungu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen T Downs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00505-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rumeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bracho-Est&#233;vanez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Acevedo-Lim&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13835" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabiso Mokotjomela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebataolo Rahlao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyd Vukeya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindokuhle Mangane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15030407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas&#8208;kiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08327" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Karimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Hemami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tarkesh Esfahani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-020-00317-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Milotic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Eichberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Eycott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13452" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hemami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esfahani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258518000351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Miloti&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG37289" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5101-237289" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608948v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Hemami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Esfahani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/ijae.7.2.29" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalleroni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Quenette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2015-0092" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boh&#234;me" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Saout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/20-4-3627" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RF8L9B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.689" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01FHR7C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Janeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-008-0174-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTFZP7M7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa Msweli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M. Zungu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Downs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586652v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pohlmeyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599533v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789242171.0006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/75ENGREF09" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03292922v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>