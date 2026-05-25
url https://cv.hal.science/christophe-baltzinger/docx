--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BALTZINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche interactions plantes - animaux (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le rôle des ongulés sauvages, introduits et domestiques dans la dynamique des communautés végétales. Ils incluent les interactions trophiques directes (herbivorie, prédation) et indirectes (cascades trophiques) et leurs effets comme ingénieurs de l’écosystème dans les processus de transport des diaspores (épi‐ et endozoochorie), dans les processus physiques (perturbations du sol et de l’habitat) et chimiques (effets sur les flux de nutriments). A terme, l'objectif consiste à intégrer ces multiples interactions entre ongulés et différents compartiments biotiques et abiotiques pour appréhender leur empreinte écologique dans le fonctionnement de l'écosystème forestier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age ratio in groups of a social ungulate affects epizoochorous dispersal and diaspore exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Balson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily visitation patterns and consumption of fleshly fruits of invasive alien plants by wild southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa S Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen T Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42991-025-00505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked seed‐dispersal modes and underestimated distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan González-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rumeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bracho-Estévanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Acevedo-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.e13835. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Alien Plant Species in South Africa’s National Botanical and Zoological Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabiso Mokotjomela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebataolo Rahlao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyd Vukeya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindokuhle Mangane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15030407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant dispersal syndromes are unreliable, especially for predicting zoochory and long‐distance dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Lovas‐kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 11 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer exclusion unveils abiotic filtering in forest understorey plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous dispersal by herbivores and omnivores is mediated by germination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud-Reza Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Tarkesh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-020-00317-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants on the Move: Hitch-Hiking With Ungulates Distributes Diaspores Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jégoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.371-380. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally richer communities improve ecosystem functioning: dung removal and secondary seed dispersal by dung beetles in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous seed dispersal by large mammals in the Golestan National Park, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258518000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.1582-1594. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829-. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5101-237289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Brown Bear (Ursus arctos) in the Plant Seed Dispersal of Golestan National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29252/ijae.7.2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of brown bear (Ursus arctos arctos) as a long-distance seed disperser: a pilot study in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2015-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (5), pp.987-998. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des populations de cervidés sur la biodiversité végétale. Enseignements de deux suivis à moyen terme (10 et 30 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 303, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'ours dans la dispersion des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIS, Bulletin des Mammologistes de Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des plantes par les ongulés forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bohême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better world for bryophytes? A rare and overlooked case of positive community-wide effects of browsing by overabundant deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/20-4-3627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance for forest plant communities of refuges protecting from deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.470-477. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitch-hiking in the wild : should seeds rely on ungulates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 145 (1), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2012.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations cervidés - végétation forestière : apports des suivis temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer-mediated expansion of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.307 - 314. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-010-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (7), pp.1397-1406. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer prevent western redcedar (Thuya plicata) regeneration in old-growth forests of Haida Gwaii: Is there a potential for recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (12), pp.3973-3979. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer Cervus elaphus resting place characteristics obtained from differential GPS data in a forest habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adrados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-008-0174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des cervidés et du sanglier sur la biodiversité : des recommandations de gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing red and roe deer using DNA extracted from hair samples and the polymerase chain reaction (PCR) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les typologies de faciès alimentaires pour les cervidés : application à la forêt domaniale de Perseigne (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction among deer browsing, hunting, and tree regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (7), pp.1254-1264. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des insectes coprophages à proximité de Saint-Georges de l'Oyapock : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité, à quoi ça cerf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle RTR MiDi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate-mediated seed dispersal consequences - moving backwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of seed dispersal mechanisms mediated by ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit consumption of lantana (Lantana camara), bugweed (Solanum mauritianum), syringa (Melia azedarach) and cochineal prickly pear (Opuntia monacantha) by exotic and indigenous southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M. Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et changements de trajectoire au sein du Domaine national de Chambord : un territoire emmuré depuis 5 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers-CNRS, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes dispersées par le cerf et le sanglier en endo- et en épizoochorie, sont-elles les mêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes «numériques» autour d’un modèle hiérarchique publié: Picard, M., Papaïx, J., Gosselin, F., Picot, D., Bideau, E., & Baltzinger, C. (2015) Temporal dynamics of seed excretion by wild ungulates: Implications for plant dispersal. Ecology and Evolution, 5, pp.2621-2632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes (oral présentation HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral de soutenance d'HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées françaises de l'écologie du paysage : Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abroutissement par les cervidés : élément structurant et moteur de la dynamique des communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the missing understory in old-growth forests on Haïda Gwaii (British Columbia, Canada) recover after deer exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. IUGB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congress of the International Union of Game Biologists (IUGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pohlmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth Congress of the International Union of Game Biologists: extended abstracts, Hannover, DEU, 28 August-3 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology of Animals. Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brodut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming behaviour, fur quality and attachment position affect epizoochorous detachment time by large ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontre "Ecology and Behaviour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous seed dispersal by wild ungulates and its consequences on plant metacommunities in a fragmented landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Association for Vegetation Science (IAVS) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatio-temporelle des communautés végétales par les cervidés en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte des contes..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates as dispersal vectors of non-native plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant invasions: the role of biotic interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2020, 9781789242171. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789242171.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'estimation de la ressource ligneuse en forêt de Counami : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences forestières, ENGREF, Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. ENGREF (AgroParisTech), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 75ENGREF09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un grand herbivore sur la dynamique de régénération de Thuya plicata après perturbation sur les îles de la Reine Charlotte (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier II Sciences et Techniques du Languedoc, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie - Biologie des populations et écologie, Université d'Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BALTZINGER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche interactions plantes - animaux (HDR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux portent sur le rôle des ongulés sauvages, introduits et domestiques dans la dynamique des communautés végétales. Ils incluent les interactions trophiques directes (herbivorie, prédation) et indirectes (cascades trophiques) et leurs effets comme ingénieurs de l’écosystème dans les processus de transport des diaspores (épi‐ et endozoochorie), dans les processus physiques (perturbations du sol et de l’habitat) et chimiques (effets sur les flux de nutriments). A terme, l'objectif consiste à intégrer ces multiples interactions entre ongulés et différents compartiments biotiques et abiotiques pour appréhender leur empreinte écologique dans le fonctionnement de l'écosystème forestier.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age ratio in groups of a social ungulate affects epizoochorous dispersal and diaspore exchanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Balson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Audiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Battista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oik.11894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 313, pp.111548. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetles, but not rodents, contribute to brown bear feces removal, disaggregation, and secondary seed dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-David Chapelin-Viscardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (8), pp.e70382. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecs2.70382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily visitation patterns and consumption of fleshly fruits of invasive alien plants by wild southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa S Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen T Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42991-025-00505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous plant dispersal by the Brown Bear ( Ursus arctos ) in the Pyrénées: angiosperms but also ferns and mosses and the importance of disaggregation agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 172 (1), pp.119-131. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2024.2439414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Endozoochory From Ingestion to Germination Through Biological Filters: Brown Bear Feces as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (12), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.72589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warning in the woods: Species-specific and functional responses of the understorey along a deer browsing intensity gradient in a mixed temperate forest in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 169, pp.112766. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlooked seed‐dispersal modes and underestimated distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan González-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rumeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bracho-Estévanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Acevedo-Limón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (6), pp.e13835. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Diversity of Alien Plant Species in South Africa’s National Botanical and Zoological Gardens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thabiso Mokotjomela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebataolo Rahlao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyd Vukeya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindokuhle Mangane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), pp.407. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d15030407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant dispersal syndromes are unreliable, especially for predicting zoochory and long‐distance dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Lovas‐kiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, 11 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.08327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer exclusion unveils abiotic filtering in forest understorey plant assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 128 (3), pp.371-381. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcab079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous dispersal by herbivores and omnivores is mediated by germination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud-Reza Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Tarkesh Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-020-00317-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionally richer communities improve ecosystem functioning: dung removal and secondary seed dispersal by dung beetles in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (1), pp.70-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of ungulates on forest birds' nesting failure? An experimental test with artificial nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 437, pp.148-155. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2019.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plants on the Move: Hitch-Hiking With Ungulates Distributes Diaspores Across Landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats forestiers et forêts habitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.329-332. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des graines par le cerf élaphe (Cervus elaphus) pendant la saison de chasse : mise en place d’une expérimentation dans le Domaine national de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jégoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Chassagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71 (4), pp.371-380. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous seed dispersal by large mammals in the Golestan National Park, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960258518000351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5FBG37289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizoochorous dispersal by ungulates depends on fur, grooming and social interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.1582-1594. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.3768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dung beetle assemblages, dung removal and secondary seed dispersal: data from a large-scale, multi-site experiment in the Western Palaearctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Milotić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carsten Eichberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy E. Eycott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (1-2), pp.e37829-. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21425/F5101-237289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates increase forest plant species richness to the benefit of non-forest specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (2), pp.e485-e495. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.13899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Brown Bear (Ursus arctos) in the Plant Seed Dispersal of Golestan National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R Hemami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T Esfahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29252/ijae.7.2.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ungulates in nowadays temperate forests. A response to Fløjgaard et al. (DOI:10.1111/gcb.14029)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (6), pp.e741-e742. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.14122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés contribuent-ils à la prédation des nids de passereaux en sous-bois, et si oui comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre d'information du réseau Ongulés Sauvages (ONCFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the potential of brown bear (Ursus arctos arctos) as a long-distance seed disperser: a pilot study in South-Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (1), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2015-0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary endozoochorous long-distance seed dispersal by three native herbivorous ungulates in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of seeds dispersed through endozoochory by native forest ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (5), pp.987-998. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvs.12418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing deer browsing pressure influenced understory vegetation dynamics over 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (3), pp.367-378. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0431-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics of seed excretion by wild ungulates: implications for plant dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (13), pp.2621-2632. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.1512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (5), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.00709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by ungulates as an ecological filter: a trait-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Auffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cosyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. d'Hondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124 (9), pp.1109-1120. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.02512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des populations de cervidés sur la biodiversité végétale. Enseignements de deux suivis à moyen terme (10 et 30 ans)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faune Sauvage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 303, pp.36-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'ours dans la dispersion des graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalleroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAIS, Bulletin des Mammologistes de Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion des plantes par les ongulés forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bohême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covalences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89, pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better world for bryophytes? A rare and overlooked case of positive community-wide effects of browsing by overabundant deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Saout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.352-360. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2980/20-4-3627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance for forest plant communities of refuges protecting from deer browsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ostermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 289, pp.470-477. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2012.10.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitch-hiking in the wild : should seeds rely on ungulates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 145 (1), pp.24-30. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5091/plecevo.2012.689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations cervidés - végétation forestière : apports des suivis temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110, pp.22-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer-mediated expansion of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia S. Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Ningre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 212 (2), pp.307 - 314. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-010-9823-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking temperate woody species along a gradient of browsing by deer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (7), pp.1397-1406. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.06.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer prevent western redcedar (Thuya plicata) regeneration in old-growth forests of Haida Gwaii: Is there a potential for recovery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (12), pp.3973-3979. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2008.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red deer Cervus elaphus resting place characteristics obtained from differential GPS data in a forest habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Adrados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Janeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Wildlife Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, pp.487-494. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10344-008-0174-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des cervidés et du sanglier sur la biodiversité : des recommandations de gestion des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing red and roe deer using DNA extracted from hair samples and the polymerase chain reaction (PCR) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wildlife Society Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (1), pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les typologies de faciès alimentaires pour les cervidés : application à la forêt domaniale de Perseigne (Sarthe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Normant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.50-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction among deer browsing, hunting, and tree regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32 (7), pp.1254-1264. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X02-043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From consumption to germination: analysis of the whole seed dispersal process by Eurasian brown bear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial meeting of the French Society of Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by brown bear: Shrubs, herbaceous and the importance of destructuring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring re-introduced Pyrenean bear diet and their importance for plant and fungi potential (co)-dispersal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Iribar-Pelozuelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary consequences of plant–fungal invasions, 45th New Phytologist symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Campinas (Brazil), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenges of studying endozoochorous seed dispersal effectiveness: lessons from the brown bear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Frugivores and Seed Dispersal Symposium: Frugivores and Seed Dispersal: Unifying ecology, evolution and conservation in a human-modified world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Ilhéus-Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des insectes coprophages à proximité de Saint-Georges de l'Oyapock : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations de l'environnement sur la faune des frugivores vertébrés et des scarabées coprophages à proximité de Saint-Georges-de-l'Oyapock : bilan des résultats 2013-2022 et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opale Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdisciplinarité, à quoi ça cerf ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle RTR MiDi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulate-mediated seed dispersal consequences - moving backwards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Ecology for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, communication à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit consumption of lantana (Lantana camara), bugweed (Solanum mauritianum), syringa (Melia azedarach) and cochineal prickly pear (Opuntia monacantha) by exotic and indigenous southern African ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manqoba M. Zungu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementarity of seed dispersal mechanisms mediated by ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorour Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Seed dispersal in the Anthropocene" 7th Frugivores and Seed Dispersal Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Corbett Landscape, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et changements de trajectoire au sein du Domaine national de Chambord : un territoire emmuré depuis 5 siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS : 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Zones Ateliers-CNRS, Nov 2020, à distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes dispersées par le cerf et le sanglier en endo- et en épizoochorie, sont-elles les mêmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Rencontres Botaniques du Centre-Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild ungulates as dynamic actors of contemporaneous social-ecological systems - a case study in Chambord World Heritage Site, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seraphine Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Servain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Garden Route Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, un moteur de la dynamique forestière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du domaine scientifique stratégique (DSS) "Biodiversité, gestion et dynamique des écosystèmes, services écosystémiques" d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes (oral présentation HDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral de soutenance d'HDR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by temperate ungulates: Revisiting &amp;quot;foliage is the fruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">101st ESA Annual Meeting “Novel Ecosystems in the Anthropocene”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Fort Lauderdale, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes «numériques» autour d’un modèle hiérarchique publié: Picard, M., Papaïx, J., Gosselin, F., Picot, D., Bideau, E., & Baltzinger, C. (2015) Temporal dynamics of seed excretion by wild ungulates: Implications for plant dispersal. Ecology and Evolution, 5, pp.2621-2632.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecostats "difficultés en modèles hiérarchiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut nous dire la flore sur la pression exercée par les ongulés sauvages et leurs effets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ICE 2015 "Vers une nouvelle gestion du grand gibier : les Indicateurs de changement écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Chambord, France. pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of deer on oak regeneration: interactions among silviculture, ungulates and neighboring plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO International Conference "Effects of Ungulate Browsing on Forest Regeneration and Silviculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Birmensdorf, Switzerland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed dispersal by large ungulates: a multi-stage ecological filtering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium-Workshop on Frugivory and Seed Dispersal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Drakensberg, South Africa. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fencing the wild: Human-nature relationships in a social-ecological landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Research Symposium 2014 – Human and Ecosystem Response to Global Change – Evidence and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ostuni, Italy. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des herbivores sauvages sur la dynamique de la flore des écosystèmes forestiers tempérés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vanappelgheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'herbivorie et dynamique des milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Auxi-le-Château, France. pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for basic plant traits to predict ungulate seed dispersal potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Mammalogical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Belfast, Ireland. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages dans l'écosystème forestier, un obstacle ou une opportunité pour la gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hamard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 7, colloque en écologie des communautés végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ongulés sauvages, des vecteurs de dissémination pour les plantes à l'échelle du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Virfollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées françaises de l'écologie du paysage : Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abroutissement par les cervidés : élément structurant et moteur de la dynamique des communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la réponse du sous-bois à la pression des grands herbivores au travers du réseau national d'enclos/exclos Renecofor couplé à un gradient de populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Heuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the missing understory in old-growth forests on Haïda Gwaii (British Columbia, Canada) recover after deer exclusion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. IUGB Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Moscou, Russia. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Congress of the International Union of Game Biologists (IUGB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Hanovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bed characteristics to identify red deer (Cervus elaphus) and roe deer (Capreolus capreolus) in the field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pohlmeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIth Congress of the International Union of Game Biologists: extended abstracts, Hannover, DEU, 28 August-3 September 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do sex, age or ecological needs shape an endangered Brown Bear population diet? New insights from faecal metabarcoding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sentilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐yves Quenette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wildlife Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lillehammer, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape spatial structure and movement behavior of red deer (Cervus elaphus) on epizoochorous seed dispersal kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Heurich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement Ecology of Animals. Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint distribution of zoochorous plant species in the presence of wild ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Reineking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brodut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Young Natural History Scientists' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grooming behaviour, fur quality and attachment position affect epizoochorous detachment time by large ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Liehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jegoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Isselin Nondedeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème rencontre "Ecology and Behaviour"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endozoochorous seed dispersal by wild ungulates and its consequences on plant metacommunities in a fragmented landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th International Association for Vegetation Science (IAVS) symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tartu, Estonia. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue historique de l'utilisation des dispositifs enclos-exclos en milieu forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1-, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deer mediated progression of a rare plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIPLO - DIssémination des PLantes par 3 Ongulés sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010, Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration spatio-temporelle des communautés végétales par les cervidés en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles de la Société Française d'Ecologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest-dwelling ungulates and seed dispersal: a comparative approach to three different species: roe deer, red deer and wild boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Valiergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frugivores and Seed Dispersal 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des ongulés sauvages sur la dynamique végétale forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 6, 6èmes journées d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte des contes..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Kohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gagnebien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publibook, 2025, 2342386915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungulates as dispersal vectors of non-native plants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ushma Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindelwa Msweli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Downs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant invasions: the role of biotic interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CABI, 2020, 9781789242171. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781789242171.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques environnementaux et ongulés sauvages : un sujet à multiples facettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Verheyden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EFNO; INRAE UR CEFS. 2022, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des cervidés dans la révision d'aménagement de la forêt domaniale de Perseigne pour la période 2004-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rocquencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes d'estimation de la ressource ligneuse en forêt de Counami : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Office National des Forêts. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [q-bio.OT]. ENGREF (AgroParisTech), 2003. Français. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 75ENGREF09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection des sites de repos par le Cerf (Cervus elaphus L.) et le Chevreuil (Capreolus capreolus L.) vivant en sympatrie en forêt tempérée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat Sciences forestières, ENGREF, Paris, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02581842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un grand herbivore sur la dynamique de régénération de Thuya plicata après perturbation sur les îles de la Reine Charlotte (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier II Sciences et Techniques du Languedoc, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03292922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche intégrée du rôle des ongulés sauvages dans l’assemblage des communautés végétales et le fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR en Sciences de la Vie - Biologie des populations et écologie, Université d'Orléans, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02605441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongulés sauvages, les ingénieurs méconnus de nos forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion concertée de la grande faune et de la forêt, un sujet qui nous concerne tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId332"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05585528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Balson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Audiguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Battista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa S Msweli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M Zungu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen T Downs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00505-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rumeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bracho-Est&#233;vanez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Acevedo-Lim&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13835" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabiso Mokotjomela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebataolo Rahlao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyd Vukeya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindokuhle Mangane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15030407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas&#8208;kiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08327" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Karimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Hemami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tarkesh Esfahani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-020-00317-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Milotic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Eichberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Eycott" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13452" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hemami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esfahani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258518000351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Miloti&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG37289" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5101-237289" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608948v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Hemami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Esfahani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/ijae.7.2.29" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605426v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalleroni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Quenette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2015-0092" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601111v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599154v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boh&#234;me" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600909v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Saout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/20-4-3627" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599531v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RF8L9B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.689" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.039" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01FHR7C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Janeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-008-0174-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTFZP7M7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292698v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa Msweli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M. Zungu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Downs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605615v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763360v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586652v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pohlmeyer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605423v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599533v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789242171.0006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581842v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005727v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/75ENGREF09" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03292922v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05585528v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Balson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Audiguier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Battista" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oik.11894" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pauly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanp&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sentilles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Quenette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111548" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Chapelin-Viscardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70382" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa S Msweli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M Zungu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen T Downs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42991-025-00505-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2439414" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05398325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Clavier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04784238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecomte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112766" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652958v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rumeu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bracho-Est&#233;vanez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Acevedo-Lim&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13835" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thabiso Mokotjomela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebataolo Rahlao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loyd Vukeya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindokuhle Mangane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15030407" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292196v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Green" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Lovas&#8208;kiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08327" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcab079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Karimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud-Reza Hemami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Tarkesh Esfahani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-020-00317-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608825v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Milotic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Eichberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Eycott" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13452" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cocquelet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonthoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.01.025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59ZXNRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ushma Shukla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00038" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraphine Grellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903215v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Said" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore J&#233;goux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chassagneux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Liehrmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70813" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608824v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Hemami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Esfahani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258518000351" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Miloti&#263;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG37289" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608820v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Liehrmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jegoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guilbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isselin Nondedeu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sa&#239;d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3768" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5101-237289" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592230v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13899" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608948v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R Hemami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Esfahani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/ijae.7.2.29" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dupouey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14122" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608120v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocquelet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605426v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalleroni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Quenette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2015-0092" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Said" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605368v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12418" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9X9HW7K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Picard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0431-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papa&#239;x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Picot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bideau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1512" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601110v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.00709" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DB380GD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Auffret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cosyns" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.O. Cousins" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Hondt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.02512" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B5152F0BC09F2A694FE35D79299247A66C65671/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601111v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599154v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virfollet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boh&#234;me" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600909v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Saout" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2980/20-4-3627" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ostermann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2012.10.043" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9RF8L9B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.689" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596031v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Boulanger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Saied" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Ballon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Ningre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-010-9823-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XB5GRX16-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412521v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Picard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.06.055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FLHK0T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590614v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stroh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.03.039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01FHR7C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589431v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Adrados" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Janeau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-008-0174-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WTFZP7M7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681443v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Normant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580657v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X02-043" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480485v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480469v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Quenette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480449v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delorme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Iribar-Pelozuelo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480428v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612479v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opale Coutant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Guilbert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montreuil" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindelwa Msweli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manqoba M. Zungu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Downs" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292664v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001878v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610030v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Shukla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608187v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605442v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert Daviaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605615v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602190v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hamard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602191v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocquencourt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607422v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanappelgheim" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599532v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594837v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595995v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593452v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Heuze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473257v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763360v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586652v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pohlmeyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292808v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292844v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brodut" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605423v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599533v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593451v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593861v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593860v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Valiergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593865v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593448v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Kohlmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gagnebien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292251v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781789242171.0006" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630674v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bonnot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583080v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292973v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00005727v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/75ENGREF09" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02581842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03292922v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02605441v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870073v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03870154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>