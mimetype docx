--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -1013,481 +1013,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et mise en oeuvre d’une grille d’analyse des pratiques de maintien en emploi des séniors. Une comparaison France – Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Orvain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siham Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.445-472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510806v1</w:t>
+                <w:t xml:space="preserve">hal-02482578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en oeuvre d’une grille d’analyse des pratiques de maintien en emploi des séniors. Une comparaison France – Québec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Gavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/3 (32), pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.193.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482578v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie de la traduction comme grille de recherche- intervention : le cas d’un projet de prévention des risques psychosociaux dans un hôpital public</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discursive practice - lean thinking, nurses’ responsibilities and the cost to care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clare B. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alannah Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Ausserhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.030.0003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.762-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JHOM-12-2017-0316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482547v1</w:t>
+                <w:t xml:space="preserve">hal-02482568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discursive practice - lean thinking, nurses’ responsibilities and the cost to care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sociologie de la traduction comme grille de recherche- intervention : le cas d’un projet de prévention des risques psychosociaux dans un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietmar Ausserhofer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (6), pp.762-778. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.3-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JHOM-12-2017-0316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.030.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482568v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du changement en hôpital psychiatrique : le rôle des centres de traduction dans la valorisation des innovations lors d’un projet de promotion du bien-être au travail</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès Annuel de l'Association Francophone de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2767,51 +2767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du télétravail dans un hôpital public : Premiers enseignements pour la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,420 +3128,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03213286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutrino counterparts of cataloged gravitational-wave events detected by Advanced-LIGO and Virgo during run O2 with ANTARES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do working conditions impact the perception of current recognition practices and expectations of recognition at work? The case of a university hospital centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Pradier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Cosmic Ray Conference (ICRC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">european academy of management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto universitario de lisboa, Jun 2019, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02282946v1</w:t>
+                <w:t xml:space="preserve">hal-02482711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do working conditions impact the perception of current recognition practices and expectations of recognition at work? The case of a university hospital centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for neutrino counterparts of cataloged gravitational-wave events detected by Advanced-LIGO and Virgo during run O2 with ANTARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Colomer Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coleiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dornic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">european academy of management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto universitario de lisboa, Jun 2019, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference (ICRC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482711v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02282946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de travail ont-elles un impact sur la perception des pratiques de reconnaissance actuelles et sur les attentes de reconnaissance au travail ? Le cas d’un centre hospitalier universitaire français</w:t>
+                <w:t xml:space="preserve">Quand la GRH vient pour secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">30ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Bordeaux, Nov 2019, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482750v1</w:t>
+                <w:t xml:space="preserve">hal-02482727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la GRH vient pour secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales</w:t>
+                <w:t xml:space="preserve">Les conditions de travail ont-elles un impact sur la perception des pratiques de reconnaissance actuelles et sur les attentes de reconnaissance au travail ? Le cas d’un centre hospitalier universitaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Bordeaux, Nov 2019, bordeaux, France</w:t>
+              <w:t xml:space="preserve">association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482727v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des organisations à haute fiabilité est-elle pertinente pour améliorer l’efficacité du processus de procréation médicalement assistée ?</w:t>
               </w:r>
@@ -4039,217 +4039,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t>
+                <w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02489665v1</w:t>
+                <w:t xml:space="preserve">hal-02482658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t>
+                <w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t>
+              <w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482658v1</w:t>
+                <w:t xml:space="preserve">halshs-02489665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des aidants en France : de l’analyse des besoins à la conception d’un MOOC</w:t>
               </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Oct 2016, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4799,433 +4799,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie au travail est-elle réellement un facteur de satisfaction au travail des infirmières ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pourin Catherine</w:t>
+                <w:t xml:space="preserve">Les apports du concept &amp;quot;d'organisation à haute fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Philippe</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Aramos</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762128v1</w:t>
+                <w:t xml:space="preserve">hal-00949515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports du concept &amp;quot;d'organisation à haute fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+                <w:t xml:space="preserve">L'autonomie au travail est-elle réellement un facteur de satisfaction au travail des infirmières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourin Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
+              <w:t xml:space="preserve">Congrès Aramos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949515v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les hôpitaux sont-ils des &amp;quot; Organisations à Haute Fiabilité &amp;quot; ?</w:t>
+                <w:t xml:space="preserve">Les hôpitaux sont-ils des &amp;quot; organisations à haute fiabilité &amp;quot; ? Apports du concept de &amp;quot; HRO &amp;quot; à la GRH des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, marrakech, Maroc. pp.1-16</w:t>
+              <w:t xml:space="preserve">Congrès de la GRH " Vers un management des ressources humaines durable et bienveillant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949499v1</w:t>
+                <w:t xml:space="preserve">halshs-00670877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hôpitaux sont-ils des &amp;quot; organisations à haute fiabilité &amp;quot; ? Apports du concept de &amp;quot; HRO &amp;quot; à la GRH des personnels soignants</w:t>
+                <w:t xml:space="preserve">les hôpitaux sont-ils des &amp;quot; Organisations à Haute Fiabilité &amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la GRH " Vers un management des ressources humaines durable et bienveillant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech, France. 16 p</w:t>
+              <w:t xml:space="preserve">conférence AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, marrakech, Maroc. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00670877v1</w:t>
+                <w:t xml:space="preserve">hal-00949499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’émergence d’une gestion stratégique des ressources humaines dans les Établissements et Services d’Aide par le Travail (Esat) ?</w:t>
               </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Annuel de l'AGRH - 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Commeiras; Emmanuel Abord De Chatillon; Tarik Chakor; Pascal Moulette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du travail et santé au travail : enjeux de société et de management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5821,51 +5821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation des entreprises françaises et recours à la main d’œuvre étrangère dans l’enseignement supérieur et l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vallejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sampieri-Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abouaissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare B. Harvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Rochefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Ausserhofer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-12-2017-0316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzzz Kaitelidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Konstantakopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zafiropoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theodorou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.1769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.053.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nyobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063705ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prioul Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.93-106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.150.87-103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF3C53DD05869B0B4500ED4B7AB4F1F77F8F68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02282946v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Colomer Molla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vallejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sampieri-Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abouaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare B. Harvey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Rochefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Ausserhofer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-12-2017-0316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzzz Kaitelidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Konstantakopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zafiropoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theodorou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.1769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.053.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nyobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063705ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prioul Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.93-106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.150.87-103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF3C53DD05869B0B4500ED4B7AB4F1F77F8F68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02282946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Colomer Molla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>