--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -408,204 +408,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03213165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance au travail à l’hôpital : du concept à la réalisation d’un état des lieux en CHU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Vers la construction d’un instrument de prévention des inégalités de genre : une analyse des représentations sociales dans la filiale d’une multinationale du secteur de l’ingénierie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 599</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (43), pp.3-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03213198v1</w:t>
+                <w:t xml:space="preserve">hal-03418353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers la construction d’un instrument de prévention des inégalités de genre : une analyse des représentations sociales dans la filiale d’une multinationale du secteur de l’ingénierie »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance au travail à l’hôpital : du concept à la réalisation d’un état des lieux en CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (43), pp.3-26</w:t>
+              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418353v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03213198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la théorie des organisations à haute fiabilité en Assistance Médicale à la Procréation (AMP)</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand la GRH vient au secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales.»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelles pratiques de GRH pour colmater le tuyau percé ? Une analyse de l’évaporation des femmes à mesure de l’ascension hiérarchique à partir d’une étude de cas exemplaire. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4039,217 +4039,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t>
+                <w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t>
+              <w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482658v1</w:t>
+                <w:t xml:space="preserve">halshs-02489665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t>
+                <w:t xml:space="preserve">LA FORMATION DES AIDANTS EN FRANCE : DE L'ANALYSE DES BESOINS A LA CONCEPTION D'UN MOOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque santé Kedge BS et IRTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">28EME CONGRES DEL’ASSOCIATION FRANCOPHONE DE GESTION DES RESSOURCES HUMAINES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université aix marseille, Oct 2017, aix en provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02489665v1</w:t>
+                <w:t xml:space="preserve">hal-02482658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des aidants en France : de l’analyse des besoins à la conception d’un MOOC</w:t>
               </w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vallejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sampieri-Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abouaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare B. Harvey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Rochefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Ausserhofer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-12-2017-0316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzzz Kaitelidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Konstantakopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zafiropoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theodorou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.1769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.053.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nyobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063705ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prioul Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.93-106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.150.87-103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF3C53DD05869B0B4500ED4B7AB4F1F77F8F68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02282946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Colomer Molla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vallejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sampieri-Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abouaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare B. Harvey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Rochefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Ausserhofer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-12-2017-0316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzzz Kaitelidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Konstantakopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zafiropoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theodorou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.1769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.053.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nyobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063705ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prioul Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.93-106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.150.87-103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF3C53DD05869B0B4500ED4B7AB4F1F77F8F68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02282946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Colomer Molla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>