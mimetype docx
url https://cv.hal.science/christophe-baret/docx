--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -313,593 +313,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03213178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applaudissements, remerciements, moyens de bien faire leur travail, qu’attendent les agents hospitaliers comme signes de reconnaissance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt de la théorie des organisations à haute fiabilité en Assistance Médicale à la Procréation (AMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grynberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03213165v1</w:t>
+                <w:t xml:space="preserve">hal-03475122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vers la construction d’un instrument de prévention des inégalités de genre : une analyse des représentations sociales dans la filiale d’une multinationale du secteur de l’ingénierie »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applaudissements, remerciements, moyens de bien faire leur travail, qu’attendent les agents hospitaliers comme signes de reconnaissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (43), pp.3-26</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (2), pp.289-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418353v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03213165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance au travail à l’hôpital : du concept à la réalisation d’un état des lieux en CHU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Vers la construction d’un instrument de prévention des inégalités de genre : une analyse des représentations sociales dans la filiale d’une multinationale du secteur de l’ingénierie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 599</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (43), pp.3-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03213198v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la théorie des organisations à haute fiabilité en Assistance Médicale à la Procréation (AMP)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnaissance au travail à l’hôpital : du concept à la réalisation d’un état des lieux en CHU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freour</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue hospitalière de France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475122v1</w:t>
+                <w:t xml:space="preserve">halshs-03213198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quelles conditions les pôles d’activités médicales peuvent-ils réduire l’anarchie organisée à l’hôpital public ?</w:t>
+                <w:t xml:space="preserve">Améliorer l’efficacité du processus de procréation médicalement assistée : quels apports de la théorie des organisations à haute fiabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38 (1), pp.1-16</w:t>
+              <w:t xml:space="preserve">, 2020, 38 (5-6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482589v1</w:t>
+                <w:t xml:space="preserve">halshs-03281405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’efficacité du processus de procréation médicalement assistée : quels apports de la théorie des organisations à haute fiabilité ?</w:t>
+                <w:t xml:space="preserve">A quelles conditions les pôles d’activités médicales peuvent-ils réduire l’anarchie organisée à l’hôpital public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38 (5-6)</w:t>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03281405v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui veut laver ma blouse ? La légitimation collective d’activités teintes. Le cas des équipes de gestion de pôles</w:t>
               </w:r>
@@ -1013,481 +1013,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02197072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en oeuvre d’une grille d’analyse des pratiques de maintien en emploi des séniors. Une comparaison France – Québec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Burellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Gavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Abouaissa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/3 (32), pp.79-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.193.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482578v1</w:t>
+                <w:t xml:space="preserve">hal-02510806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifié « Cadre administratif de pôle ». L’encastrement identitaire pour légitimer un nouveau rôle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et mise en oeuvre d’une grille d’analyse des pratiques de maintien en emploi des séniors. Une comparaison France – Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Abouaissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3), pp.445-472</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510806v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discursive practice - lean thinking, nurses’ responsibilities and the cost to care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sociologie de la traduction comme grille de recherche- intervention : le cas d’un projet de prévention des risques psychosociaux dans un hôpital public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare B. Harvey</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathy Krohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JHOM-12-2017-0316⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30, pp.3-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.030.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482568v1</w:t>
+                <w:t xml:space="preserve">hal-02482547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie de la traduction comme grille de recherche- intervention : le cas d’un projet de prévention des risques psychosociaux dans un hôpital public</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discursive practice - lean thinking, nurses’ responsibilities and the cost to care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare B. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian M Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alannah Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Krohmer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietmar Ausserhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30, pp.3-28. </w:t>
+              <w:t xml:space="preserve">Journal of Health Organization and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.762-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.030.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JHOM-12-2017-0316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482547v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du changement en hôpital psychiatrique : le rôle des centres de traduction dans la valorisation des innovations lors d’un projet de promotion du bien-être au travail</w:t>
               </w:r>
@@ -2685,51 +2685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35ème Congrès Annuel de l'Association Francophone de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone (Espagne), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2767,51 +2767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du télétravail dans un hôpital public : Premiers enseignements pour la conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2843,217 +2843,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which characteristics of working conditions affect employee recognition? Case study of a French teaching hospital.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les méta-organisations peuvent-elles soutenir la créativité des organisations culturelles et créatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 th conférence European academy of management EURAM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03213237v1</w:t>
+                <w:t xml:space="preserve">hal-03220827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méta-organisations peuvent-elles soutenir la créativité des organisations culturelles et créatives ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which characteristics of working conditions affect employee recognition? Case study of a French teaching hospital.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariel Mendez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXe Conférence Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">20 th conférence European academy of management EURAM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220827v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03213237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance au travail à l'hôpital : du concept à la réalisation d'un état des lieux</w:t>
               </w:r>
@@ -3128,122 +3128,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03213286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do working conditions impact the perception of current recognition practices and expectations of recognition at work? The case of a university hospital centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Quand la GRH vient au secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales.»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">european academy of management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto universitario de lisboa, Jun 2019, lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482711v1</w:t>
+                <w:t xml:space="preserve">hal-03418362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for neutrino counterparts of cataloged gravitational-wave events detected by Advanced-LIGO and Virgo during run O2 with ANTARES</w:t>
               </w:r>
@@ -3344,722 +3331,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02282946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la GRH vient pour secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales</w:t>
+                <w:t xml:space="preserve">Do working conditions impact the perception of current recognition practices and expectations of recognition at work? The case of a university hospital centre in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Bordeaux, Nov 2019, bordeaux, France</w:t>
+              <w:t xml:space="preserve">european academy of management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto universitario de lisboa, Jun 2019, lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482727v1</w:t>
+                <w:t xml:space="preserve">hal-02482711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de travail ont-elles un impact sur la perception des pratiques de reconnaissance actuelles et sur les attentes de reconnaissance au travail ? Le cas d’un centre hospitalier universitaire français</w:t>
+                <w:t xml:space="preserve">Quand la GRH vient pour secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">30ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Bordeaux, Nov 2019, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482750v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie des organisations à haute fiabilité est-elle pertinente pour améliorer l’efficacité du processus de procréation médicalement assistée ?</w:t>
+                <w:t xml:space="preserve">Les conditions de travail ont-elles un impact sur la perception des pratiques de reconnaissance actuelles et sur les attentes de reconnaissance au travail ? Le cas d’un centre hospitalier universitaire français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Recotillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">association de recherche appliqués au management des organisations de santé</w:t>
+              <w:t xml:space="preserve">association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482737v1</w:t>
+                <w:t xml:space="preserve">hal-02482750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand la GRH vient au secours de l’égalité professionnelle : plaidoyer pour l’utilisation de la théorie du noyau central d’Abric (1976) en amont de la conception des dispositifs organisationnels visant l’évolution des représentations sociales.»</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La théorie des organisations à haute fiabilité est-elle pertinente pour améliorer l’efficacité du processus de procréation médicalement assistée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">association de recherche appliqués au management des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418362v1</w:t>
+                <w:t xml:space="preserve">hal-02482737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place des pôles d’activité médicale à l’hôpital public : quel est l’impact d’un changement de structure organisationnelle sur le processus de décision ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
+                <w:t xml:space="preserve">« Quelles pratiques de GRH pour colmater le tuyau percé ? Une analyse de l’évaporation des femmes à mesure de l’ascension hiérarchique à partir d’une étude de cas exemplaire. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Vuilmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de L'Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS) « L’impact de la recherche en management des organisations de santé » Cité Internationale Universitaire, Paris, 25 Mai 2018 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01823569v1</w:t>
+                <w:t xml:space="preserve">hal-03418363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUELLES PRATIQUES DE GRH POUR COLMATER LE TUYAU PERCE ? UNE ANALYSE DE L'EVAPORATION DES FEMMES A MESURE DE L'ASCENSION HIERARCHIQUE A PARTIR D'UNE ETUDE DE CAS EXEMPLAIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en place des pôles d’activité médicale à l’hôpital public : quel est l’impact d’un changement de structure organisationnelle sur le processus de décision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vuilmet Angélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème congrès de L'Association de Recherche Appliquée au Management des Organisations de Santé (ARAMOS) « L’impact de la recherche en management des organisations de santé » Cité Internationale Universitaire, Paris, 25 Mai 2018 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482691v1</w:t>
+                <w:t xml:space="preserve">halshs-01823569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place des pôles d’activités médicales à l’hôpital public : quel est l’impact d’un changement de structure organisationnelle sur le processus de décision ?</w:t>
+                <w:t xml:space="preserve">QUELLES PRATIQUES DE GRH POUR COLMATER LE TUYAU PERCE ? UNE ANALYSE DE L'EVAPORATION DES FEMMES A MESURE DE L'ASCENSION HIERARCHIQUE A PARTIR D'UNE ETUDE DE CAS EXEMPLAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuilmet Angélique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association de recherche appliquée au management des organisations de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP Europe, May 2018, paris, France</w:t>
+              <w:t xml:space="preserve">29ème congrès de l'AGRH (Association francophone de gestion des ressources humaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482677v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quelles pratiques de GRH pour colmater le tuyau percé ? Une analyse de l’évaporation des femmes à mesure de l’ascension hiérarchique à partir d’une étude de cas exemplaire. »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mise en place des pôles d’activités médicales à l’hôpital public : quel est l’impact d’un changement de structure organisationnelle sur le processus de décision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Vallejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, LYON, France</w:t>
+              <w:t xml:space="preserve">Association de recherche appliquée au management des organisations de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP Europe, May 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418363v1</w:t>
+                <w:t xml:space="preserve">hal-02482677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation de formation au service de l’amélioration de la qualité de la prise en charge à domicile : de l’analyse des besoins à la conception d’un MOOC destiné aux aidants</w:t>
               </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Oct 2016, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4419,217 +4419,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01416954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les difficultés de la mise en œuvre de la délégation de gestion à l’hôpital. Une lecture par le concept d’anarchie organisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comprendre les difficultés de la mise en oeuvre de la délégation de gestion à l'hôpital. Une lecture par le concept d'anarchie organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ARAMOS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème congrès de l'association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix Marseille Université, Nov 2015, marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404762v1</w:t>
+                <w:t xml:space="preserve">halshs-01416926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les difficultés de la mise en oeuvre de la délégation de gestion à l'hôpital. Une lecture par le concept d'anarchie organisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comprendre les difficultés de la mise en œuvre de la délégation de gestion à l’hôpital. Une lecture par le concept d’anarchie organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Vallejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sampieri-Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de l'association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix Marseille Université, Nov 2015, marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès ARAMOS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01416926v1</w:t>
+                <w:t xml:space="preserve">hal-01404762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institutionnalisation des pôles d'activité médicale entre agir stratégique et agir projectif</w:t>
               </w:r>
@@ -4710,51 +4710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contributions of the concept of 'high reliability organisation' to the improvement of safety and quality in French paediatric acute care services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4799,433 +4799,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports du concept &amp;quot;d'organisation à haute fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+                <w:t xml:space="preserve">L'autonomie au travail est-elle réellement un facteur de satisfaction au travail des infirmières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourin Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
+              <w:t xml:space="preserve">Congrès Aramos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949515v1</w:t>
+                <w:t xml:space="preserve">hal-00762128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autonomie au travail est-elle réellement un facteur de satisfaction au travail des infirmières ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pourin Catherine</w:t>
+                <w:t xml:space="preserve">Les apports du concept &amp;quot;d'organisation à haute fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Philippe</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Aramos</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762128v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hôpitaux sont-ils des &amp;quot; organisations à haute fiabilité &amp;quot; ? Apports du concept de &amp;quot; HRO &amp;quot; à la GRH des personnels soignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">les hôpitaux sont-ils des &amp;quot; Organisations à Haute Fiabilité &amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la GRH " Vers un management des ressources humaines durable et bienveillant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech, France. 16 p</w:t>
+              <w:t xml:space="preserve">conférence AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, marrakech, Maroc. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00670877v1</w:t>
+                <w:t xml:space="preserve">hal-00949499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les hôpitaux sont-ils des &amp;quot; Organisations à Haute Fiabilité &amp;quot; ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les hôpitaux sont-ils des &amp;quot; organisations à haute fiabilité &amp;quot; ? Apports du concept de &amp;quot; HRO &amp;quot; à la GRH des personnels soignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, marrakech, Maroc. pp.1-16</w:t>
+              <w:t xml:space="preserve">Congrès de la GRH " Vers un management des ressources humaines durable et bienveillant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949499v1</w:t>
+                <w:t xml:space="preserve">halshs-00670877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’émergence d’une gestion stratégique des ressources humaines dans les Établissements et Services d’Aide par le Travail (Esat) ?</w:t>
               </w:r>
@@ -5427,51 +5427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès Annuel de l'AGRH - 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5554,51 +5554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Riberolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Krohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Commeiras; Emmanuel Abord De Chatillon; Tarik Chakor; Pascal Moulette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations du travail et santé au travail : enjeux de société et de management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5640,64 +5640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La friche culturelle : un environnement organisationnel favorable à la créativité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariel Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5821,51 +5821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation des entreprises françaises et recours à la main d’œuvre étrangère dans l’enseignement supérieur et l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Abouaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ventolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vallejo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sampieri-Teissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482578v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abouaissa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482568v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare B. Harvey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Rochefort" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Meyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Ausserhofer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-12-2017-0316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzzz Kaitelidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Konstantakopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zafiropoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theodorou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.1769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.053.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nyobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063705ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prioul Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.93-106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.150.87-103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF3C53DD05869B0B4500ED4B7AB4F1F77F8F68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220827v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02282946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Colomer Molla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823569v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482677v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416926v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010870v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Recotillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/jdds.040.4.8210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.042.0003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418353v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vuilmet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Vallejo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sampieri-Teissier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Burellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Gavault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laude" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Angele-Halgand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jges.192.0177" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Orvain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.193.0079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482578v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Abouaissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482547v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.030.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare B. Harvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Rochefort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Meyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Ausserhofer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHOM-12-2017-0316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boiteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482662v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzzz Kaitelidou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Konstantakopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zafiropoulou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Theodorou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.08.1769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.053.0187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nyobe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063705ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Florence" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Randon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690799v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prioul Christine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.049.0133" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Picq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.93-106" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02074141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fr&#233;d&#233;ric Livian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falcoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.150.87-103" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FDF3C53DD05869B0B4500ED4B7AB4F1F77F8F68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311858v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roussillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Riberolles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220827v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duprat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03213286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418362v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02282946v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Colomer Molla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coleiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dornic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pradier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482711v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482727v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Vuilmet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482750v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418363v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01823569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482691v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuilmet Ang&#233;lique" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482677v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Buisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489669v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416926v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourin Catherine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019121v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189504v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ventolini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/livre/9782311415087-mutations-du-travail-et-sante-au-travail-enjeux-de-societe-et-de-management" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01189365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04934511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Oberlin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douplat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Abdeljalil-Din&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0534" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>