--- v1 (2026-03-25)
+++ v2 (2026-04-15)
@@ -373,395 +373,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03581025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les divisions socioprofessionnelles en mouvement d’une métropole attractive. Le cas de l’aire urbaine de Nantes (1975-2015)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une geohistoire populaire de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03268449v1</w:t>
+                <w:t xml:space="preserve">hal-03375938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une geohistoire populaire de Nantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les divisions socioprofessionnelles en mouvement d’une métropole attractive. Le cas de l’aire urbaine de Nantes (1975-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Madoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raimbault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375938v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03268449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant la « voiture pour tous »</w:t>
+                <w:t xml:space="preserve">La géographie sociale des travailleurs pauvres nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de la métropole de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48649/asmn.457⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asmn.473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059218v1</w:t>
+                <w:t xml:space="preserve">hal-04072223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie sociale des travailleurs pauvres nantais</w:t>
+                <w:t xml:space="preserve">Avant la « voiture pour tous »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Auzuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social de la métropole de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48649/asmn.473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48649/asmn.457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072223v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La victoire de l’Union de la gauche aux élections municipales de Nantes en 1977 : la fin de la « Troisième force »</w:t>
               </w:r>
@@ -2698,238 +2698,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui est responsable des inégalités d'impacts écologiques ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Municipales de 1977. Le communes de la Métropole nantaise à l'heure du Programme commun et de l'Union de la gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Espaces et Sociétés (UMR 6590). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas Social de la métropole nantaise : Au-delà de la ville attractive</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les élections municipales de 1977</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-7535-7992-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02797243v1</w:t>
+                <w:t xml:space="preserve">hal-04055134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Municipales de 1977. Le communes de la Métropole nantaise à l'heure du Programme commun et de l'Union de la gauche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qui est responsable des inégalités d'impacts écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Les Presses Universitaires de Rennes. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassour Yobom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Espaces et Sociétés (UMR 6590). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les élections municipales de 1977</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas Social de la métropole nantaise : Au-delà de la ville attractive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asmn.446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04055134v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02797243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déchets nantais : exportations et flux cachés du métabolisme urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,164 +3193,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourges, Port Sec Sud (Cher)Un quartier de bijoutiers au Ve s. avant J.-C.</w:t>
+                <w:t xml:space="preserve">Gisèle Halimi et le Programme commun des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054118v1</w:t>
+                <w:t xml:space="preserve">hal-04054140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Halimi et le Programme commun des femmes</w:t>
+                <w:t xml:space="preserve">Bourges, Port Sec Sud (Cher)Un quartier de bijoutiers au Ve s. avant J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Batardy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buchsenschutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054140v1</w:t>
+                <w:t xml:space="preserve">hal-04054118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De 1978 à 2022 : pourquoi la gauche ne boycotte pas la Coupe du Monde</w:t>
               </w:r>
@@ -3753,51 +3753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.1035" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.711" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36572" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.457" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.473" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lev&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04064427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04064413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04064441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisdron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/1977-nantes-bascule-a-gauche/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02797243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassour Yobom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.446" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479825v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Yelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batardy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.1035" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.711" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03581025v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03268449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raimbault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auzuret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04072218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.136.0115" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546463v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buchsenschutz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Gruel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lev&#233;ry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527968v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867455v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357030v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04064427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04064413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04064441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489245v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boisdron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edimip.com/catalogue/ouvrages/essais/1977-nantes-bascule-a-gauche/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dumasy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cicolani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02797243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassour Yobom" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.446" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02479825v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asmn.289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546464v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551081v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Yelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054283v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055119v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>