--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -765,282 +765,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’une résistance silencieuse dans les forêts du Cameroun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter : tenir la tension entre naturalité et socialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boutinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.13294⟩</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.7760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291580v1</w:t>
+                <w:t xml:space="preserve">hal-04028656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de chasses : la &amp;quot;condition géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vènerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 225, pp.98-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter : tenir la tension entre naturalité et socialité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+                <w:t xml:space="preserve">Parcours d’une résistance silencieuse dans les forêts du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baticle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boutinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48-49, </w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (284), pp.383-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.7760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.13294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04028656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’armée de réserve intellectuelle et le travail gratuit : précaires de toutes les universités, unissez-vous !</w:t>
               </w:r>
@@ -1336,326 +1336,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nuits contestataires des néo-charbonniers du Vercors : un chronotope forestier au service d’une hétérotopie</w:t>
+                <w:t xml:space="preserve">La sociologie à l’épreuve de l’altérité. Esquisse d’une grammaire de terrain.», Revue d’Allemagne et des pays de langue allemande, 50-2, pp. 239-253. DOI : https://doi.org/10.4000/allemagne.844</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahita Grisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hanus</w:t>
+                <w:t xml:space="preserve">Sophie Némoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.3958⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp.239-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/allemagne.844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02033656v1</w:t>
+                <w:t xml:space="preserve">hal-05040263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie à l’épreuve de l’altérité. Esquisse d’une grammaire de terrain.», Revue d’Allemagne et des pays de langue allemande, 50-2, pp. 239-253. DOI : https://doi.org/10.4000/allemagne.844</w:t>
+                <w:t xml:space="preserve">Les nuits contestataires des néo-charbonniers du Vercors : un chronotope forestier au service d’une hétérotopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Némoz</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/allemagne.844⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.3991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040263v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nuits contestataires des néo-charbonniers du Vercors : un chronotope forestier au service d’une hétérotopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292044v1</w:t>
+                <w:t xml:space="preserve">halshs-02033656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d’un compromis : une consolidation en trompe-l’œil</w:t>
               </w:r>
@@ -2272,51 +2272,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2392,272 +2392,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un chabbat... de la Terre</w:t>
+                <w:t xml:space="preserve">Résister par les communs forestiers : le « braconnage » en Afrique Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">La Forge. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boutinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Bernard Ouédraogo (dir.); Benoit Hazard (dir.); Abel Kouvouama (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helvétius, 2021</w:t>
+              <w:t xml:space="preserve">Les zones critiques d'une anthropologie du contemporain. Hommage à Jean Copans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibidem-Verlag, p. 385 à 414, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298901v1</w:t>
+                <w:t xml:space="preserve">hal-04288144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il se résoudre à être antisémite si l’on est israélo-critique ?</w:t>
+                <w:t xml:space="preserve">Pour un chabbat... de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif La Forge. </w:t>
+              <w:t xml:space="preserve">La Forge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 979-10-93736-30-3</w:t>
+              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helvétius, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291463v1</w:t>
+                <w:t xml:space="preserve">hal-04298901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister par les communs forestiers : le « braconnage » en Afrique Centrale</w:t>
+                <w:t xml:space="preserve">Faut-il se résoudre à être antisémite si l’on est israélo-critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Bernard Ouédraogo (dir.); Benoit Hazard (dir.); Abel Kouvouama (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif La Forge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les zones critiques d'une anthropologie du contemporain. Hommage à Jean Copans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibidem-Verlag, p. 385 à 414, 2021</w:t>
+              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Forge ; Helvétius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 979-10-93736-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288144v1</w:t>
+                <w:t xml:space="preserve">hal-04291463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce jour où j'ai perdu ma candeur. Les filles aux M16</w:t>
               </w:r>
@@ -3092,699 +3092,600 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Patrice Dkamela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delmas Bruno (ed.); Le Roy Etienne (ed.); Giraud; Gaël (ed.). </w:t>
+              <w:t xml:space="preserve">Bruno Delmas; Étienne Le Roy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communs, aujourd'hui ! Enjeux planétaires d'une gestion locale des ressources renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Karthala, pp.135-157, 2019, Hommes et sociétés, 978-2-8111-2564-6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Karthala, pp.135-157, 2019, Hommes et sociétés, 978-2-8111-2564-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.delma.2019.01.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7. La forêt comme commun en Afrique Centrale : une lutte de subsistance dans la globalisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La culture de la haie comme condition à l’agro-foresterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les communs, aujourd'hui !</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt : actes du colloque organisé par le réseau de chercheurs en sciences économiques, humaines et sociales du GIP Ecofor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOFOR, pp.75-77, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292129v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture de la haie comme condition à l’agro-foresterie</w:t>
+                <w:t xml:space="preserve">Un effet pygmalion à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches territorialisées des usages de la forêt : actes du colloque organisé par le réseau de chercheurs en sciences économiques, humaines et sociales du GIP Ecofor</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chasse, chasseurs et normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.155-180, 2017, 9782858925414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.msha.7810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292239v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un effet pygmalion à la campagne</w:t>
+                <w:t xml:space="preserve">Introduction : Inégalités, identité, citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Marchal; Christophe Baticle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chasse, chasseurs et normes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards pluriels sur l’incertain politique. Entre dérives identitaires, urbanisation, globalisation économique, réseaux numériques et féminisation du social </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.9-28, 2015, Recherche et transformation sociale, 978-2-343-07373-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292163v1</w:t>
+                <w:t xml:space="preserve">halshs-01620092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Inégalités, identité, citoyenneté</w:t>
+                <w:t xml:space="preserve">Au-delà de l'effet Nimby : le dépassement des intérêts locaux chez les opposants aux infrastructures &amp;quot; spatiovores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Hervé Marchal; Christophe Baticle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam KLINGER; Sébastien SCHEHR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards pluriels sur l’incertain politique. Entre dérives identitaires, urbanisation, globalisation économique, réseaux numériques et féminisation du social </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.9-28, 2015, Recherche et transformation sociale, 978-2-343-07373-6</w:t>
+              <w:t xml:space="preserve">Les dynamiques sociales et leurs conflits: mobilisations, régulations, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Savoie, pp.33-48, 2014, Sociétés, Religions, Politiques, 978-2-919732-19-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01620092v1</w:t>
+                <w:t xml:space="preserve">hal-01003774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de l'effet Nimby : le dépassement des intérêts locaux chez les opposants aux infrastructures &amp;quot; spatiovores</w:t>
+                <w:t xml:space="preserve">Les violences cynégétiques : anthropocentrisme et déclassement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les dynamiques sociales et leurs conflits: mobilisations, régulations, représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Savoie, pp.33-48, 2014, Sociétés, Religions, Politiques, 978-2-919732-19-7</w:t>
+              <w:t xml:space="preserve">Lectures du conflit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Néothèque, pp.195-221, 2010, 978-2-35525-059-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003774v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les violences cynégétiques : anthropocentrisme et déclassement social</w:t>
+                <w:t xml:space="preserve">L'espace socialisant de la mémoire familiale ou que chassent les chasseurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEFRESS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures du conflit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Néothèque, pp.195-221, 2010, 978-2-35525-059-0</w:t>
+              <w:t xml:space="preserve">Représentations et productions de l'espace dans les sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmatan, pp.147-202, 2009, 978-2-296-10541-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974909v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chasse comme affichage d'un style de vie &amp;quot;naturel&amp;quot; : affirmations politiques du principe d'autochtonie et surenchères écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommer Autrement. La réforme écologique des modes de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmatan, pp.119-216, 2009, 978-2-296-10232-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3794,51 +3695,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des conditions de vie et de travail des communautés locales et des populations autochtones. Les peuples autochtones pris dans des injonctions paradoxales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3851,196 +3752,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boutinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française de développement (AFD); Fonds français pour l'environnement mondial. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les syndicats agricoles et l’environnement : cinq dossiers controversés (les produits phytosanitaires, les variétés végétales rendues tolérantes aux herbicides, la mortalité des abeilles, le bien-être animal, les médicaments vétérinaires)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence Nationale de Sécurité Sanitaire, de l’Alimentation, de l’Environnement et du travail (ANSES). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter en caussenard : la tenderie aux grives entre environnement et patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil scientifique des Causses et des Cévennes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4050,319 +3951,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessiner, se dessiner, peindre, dire, décrire… : carnet d’Habiter l’exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie C. Quignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Jordan</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">La Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards pluriels sur l’incertain politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">l'Harmattan, 230 p., 2015, Recherche et transformation sociale, 978-2-343-07373-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques sociales et leurs conflits : mobilisations, régulations, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schehr</w:t>
+                <w:t xml:space="preserve">Pascal Hintermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baticle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Klinger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdia Touahria-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klinger Myriam (dir.), Schehr Sébastien (dir.). Université de Savoie, Sociétés Religions Politiques (26), pp.180, 2014, 978-2-919732-19-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4372,167 +4273,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interprétation cauchemardesque. Haro sur une théorie du sadomasochisme israélo-palestinien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palestine : un droit, une cause, Union internationale des institutions scientifiques, université Al-Isra (Gaza)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre JiL, Tripoli (Liban), Dec 2016, Tripoli, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitatif versus qualitatif ? Lorsque l'enquête ethnographique contrarie les résultats du questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première Université d'Hiver Internationale du Labex ITEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Sarcenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4542,114 +4443,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de chasse comme affirmations politiques du principe d'autochtonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Picardie Jules Verne, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04217850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4717,51 +4618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB2230E4"/>
+    <w:nsid w:val="C8BF58CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4948,51 +4849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-baticle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130725579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CFL-1761-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguede Ngono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13294" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Patrice Dkamela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3958" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036649ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/un-bord-de-monde/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04288144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.9783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bo&#252;tin&#252;t" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delma.2019.01.0135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01003774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974909v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974882v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974891v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Quignon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/habiter-lexil/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schehr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Klinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdia Touahria-Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952382v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04217850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-baticle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130725579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CFL-1761-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguede Ngono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13294" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Patrice Dkamela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3991" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3958" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036649ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/un-bord-de-monde/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04288144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.9783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delma.2019.01.0135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01003774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Quignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/habiter-lexil/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schehr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Klinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdia Touahria-Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04217850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>