--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -765,282 +765,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter : tenir la tension entre naturalité et socialité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+                <w:t xml:space="preserve">Parcours d’une résistance silencieuse dans les forêts du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baticle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boutinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/tem.7760⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (284), pp.383-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.13294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028656v1</w:t>
+                <w:t xml:space="preserve">hal-04291580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires de chasses : la &amp;quot;condition géographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter : tenir la tension entre naturalité et socialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vènerie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.7760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04292730v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours d’une résistance silencieuse dans les forêts du Cameroun</w:t>
+                <w:t xml:space="preserve">Territoires de chasses : la &amp;quot;condition géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boutinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vènerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.98-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.13294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04291580v1</w:t>
+                <w:t xml:space="preserve">hal-04292730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’armée de réserve intellectuelle et le travail gratuit : précaires de toutes les universités, unissez-vous !</w:t>
               </w:r>
@@ -1501,70 +1501,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292044v1</w:t>
+                <w:t xml:space="preserve">halshs-02033656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nuits contestataires des néo-charbonniers du Vercors : un chronotope forestier au service d’une hétérotopie</w:t>
               </w:r>
@@ -1592,70 +1592,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.3958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.3991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02033656v1</w:t>
+                <w:t xml:space="preserve">hal-04292044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d’un compromis : une consolidation en trompe-l’œil</w:t>
               </w:r>
@@ -2392,272 +2392,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister par les communs forestiers : le « braconnage » en Afrique Centrale</w:t>
+                <w:t xml:space="preserve">Pour un chabbat... de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Bernard Ouédraogo (dir.); Benoit Hazard (dir.); Abel Kouvouama (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Forge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les zones critiques d'une anthropologie du contemporain. Hommage à Jean Copans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ibidem-Verlag, p. 385 à 414, 2021</w:t>
+              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helvétius, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288144v1</w:t>
+                <w:t xml:space="preserve">hal-04298901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un chabbat... de la Terre</w:t>
+                <w:t xml:space="preserve">Faut-il se résoudre à être antisémite si l’on est israélo-critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">La Forge. </w:t>
+              <w:t xml:space="preserve">Collectif La Forge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Helvétius, 2021</w:t>
+              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Forge ; Helvétius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 979-10-93736-30-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298901v1</w:t>
+                <w:t xml:space="preserve">hal-04291463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il se résoudre à être antisémite si l’on est israélo-critique ?</w:t>
+                <w:t xml:space="preserve">Résister par les communs forestiers : le « braconnage » en Afrique Centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baticle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Collectif La Forge. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boutinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Bernard Ouédraogo (dir.); Benoit Hazard (dir.); Abel Kouvouama (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Camps palestiniens (en Cisjordanie) : un bord de monde</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 979-10-93736-30-3</w:t>
+              <w:t xml:space="preserve">Les zones critiques d'une anthropologie du contemporain. Hommage à Jean Copans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibidem-Verlag, p. 385 à 414, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291463v1</w:t>
+                <w:t xml:space="preserve">hal-04288144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce jour où j'ai perdu ma candeur. Les filles aux M16</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8BF58CC"/>
+    <w:nsid w:val="B7B89EEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4849,51 +4849,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-baticle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130725579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CFL-1761-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguede Ngono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13294" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Patrice Dkamela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3991" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3958" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036649ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/un-bord-de-monde/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04288144v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298901v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.9783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delma.2019.01.0135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01003774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Quignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/habiter-lexil/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schehr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Klinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdia Touahria-Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04217850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-baticle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130725579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/CFL-1761-2022" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bernon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chi&#232;ze-Wattinne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Dominguez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mesclon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161629v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nguede Ngono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boutinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baticle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292736v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292722v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.13294" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028656v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.7760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nemoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Patrice Dkamela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karpe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.175.0051" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N&#233;moz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02033656v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3991" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.3124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036649ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974853v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/un-bord-de-monde/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04288144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827637v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.9783" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.delma.2019.01.0135" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292239v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.7810" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01003774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00974891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04291389v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Jordan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. Quignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laforge.org/projet/habiter-lexil/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01620089v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schehr" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Klinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hintermeyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdia Touahria-Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04292549v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00952382v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04217850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>