--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -2153,200 +2153,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on the city planning of Cyrrhus (Syria)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches sur le tracé des murailles antiques d’Alexandrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études alexandrines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Alexandrina, 3 (18), pp.401-445</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024346v1</w:t>
+                <w:t xml:space="preserve">halshs-01426792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches sur le tracé des murailles antiques d’Alexandrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First results on the city planning of Cyrrhus (Syria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Abdul Massih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études alexandrines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Mémoire du sol, espace des hommes, Supplément (33), pp.201-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.1584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01426792v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic survey on the tell of Qinnasrin (Syria)</w:t>
               </w:r>
@@ -5312,277 +5312,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Flageul</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe colloque d’Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977219v1</w:t>
+                <w:t xml:space="preserve">hal-01824738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Flageul</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
+              <w:t xml:space="preserve">XXIe colloque d’Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824738v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
               </w:r>
@@ -5782,191 +5782,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par prospections magnétique et électromagnétique du site de Klimonas (Chypre)</w:t>
+                <w:t xml:space="preserve">Analyse métrologique du plan urbain de Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Denis Vigne, François Briois, Margareta Ternberg, Mar 2015, Paris, France. pp.79-94</w:t>
+              <w:t xml:space="preserve">Urbanisme et Patrimoine historique de Damas et des capitales antique du Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Benech et Houmam Saad, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01533104v1</w:t>
+                <w:t xml:space="preserve">hal-01977169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse métrologique du plan urbain de Damas</w:t>
+                <w:t xml:space="preserve">Étude par prospections magnétique et électromagnétique du site de Klimonas (Chypre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et Patrimoine historique de Damas et des capitales antique du Proche-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Benech et Houmam Saad, Nov 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Denis Vigne, François Briois, Margareta Ternberg, Mar 2015, Paris, France. pp.79-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977169v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative approach of EM and magnetic survey for the study of the Neolithic site of Klimonas (Cyprus)</w:t>
               </w:r>
@@ -5978,51 +5978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSGG Meeting on Recent Work in Archaeological Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6041,273 +6041,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et évolution des réseaux viaires de plans radioconcentriques et orthogonaux au Proche-Orient : les cas de Tell Sh’airat (Bronze ancien) et de Doura-Europos (Hellénistique/Romain)</w:t>
+                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réseau viaire dans les villes d'hier et d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DynamiTe, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977135v1</w:t>
+                <w:t xml:space="preserve">halshs-02054748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urban planning of the Hellenistic foundations in the Near East: contribution of the geophysical exploration</w:t>
+                <w:t xml:space="preserve">Implantation et évolution des réseaux viaires de plans radioconcentriques et orthogonaux au Proche-Orient : les cas de Tell Sh’airat (Bronze ancien) et de Doura-Europos (Hellénistique/Romain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnologías Aplicadas a la Exploración, el Registro y el Análisis Arqueológico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Tona, Spain</w:t>
+              <w:t xml:space="preserve">Le réseau viaire dans les villes d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DynamiTe, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977123v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
+                <w:t xml:space="preserve">The urban planning of the Hellenistic foundations in the Near East: contribution of the geophysical exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Tecnologías Aplicadas a la Exploración, el Registro y el Análisis Arqueológico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Tona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054748v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geophysics to the research on city planing in ancient and classical Near East</w:t>
               </w:r>
@@ -7022,77 +7022,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrrhus-Nebi Houri. La première limite de la ville. Étude archéologique et géophysique des fortifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Abdul Massih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospection géophysique et étude des centres urbains de Syrie antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Progecesa; CNRS; MOM, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7506,395 +7506,470 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03433186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIVth International Conference of Archaeological Prospection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing the past dynamics of coastal and shallow aquatic environments with archaeological prospection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos T Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, Journal of Archaeological Prospection</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03362336v1</w:t>
+                <w:t xml:space="preserve">halshs-05560764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue on Selected Papers from the 8th ISAP Conference and 7th Colloque GEOFCAN</w:t>
+                <w:t xml:space="preserve">XIVth International Conference of Archaeological Prospection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Giguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45-1, 2021, XIVth International Conference of Archaeological Prospection, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.8070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03433325v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Special Issue on Selected Papers from the 8th ISAP Conference and 7th Colloque GEOFCAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (3), 2010, Special Issue on Selected Papers from the 8th ISAP Conference and 7th Colloque GEOFCAN</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03433325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire du sol, espace des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Archaeological Prospection and 7ème colloque GEOFCAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (suppl), 2009, Mémoire du sol, espace des hommes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03433303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7904,265 +7979,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Third Excavation Season (2010) of the Madâ'in Sâlih Archaeological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daifallah Al Talhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Nehmé, D. al-Talhi, F. Villeneuve. Riyadh, Saudi Commission for Tourism and Antiquities, 326 p., 2014, Series of Archaeological Refereed Studies, 23, 978-603-8136-02-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00542793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8172,253 +8247,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le groupe PURR-Archéorient – Pour une Recherche Responsable à Archéorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Mibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/142e9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city below the city – Archaeological and geophysical data to meet major heritage management challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Verhegge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéorient et la Géophysique : 20 ans à explorer le sous-sol sans se salir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8427,223 +8502,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine de formation aux métiers de l’archéologie pour les étudiants libanais, ArchéOrient - Le Blog, 8 juillet 2022, [En ligne] https://archeorient.hypotheses.org/19644</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tabqa : un barrage, un lac, des hommes à travers le regard d’Omar Amiralay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916843v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabqa : un barrage, un lac, des hommes à travers le regard d’Omar Amiralay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine de formation aux métiers de l’archéologie pour les étudiants libanais, ArchéOrient - Le Blog, 8 juillet 2022, [En ligne] https://archeorient.hypotheses.org/19644</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919873v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03916843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHéMuon : projet d’exploration des galeries du « Palais du Miroir » (Saint-Romain-en-Gal, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8652,135 +8727,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la 14e International Conference of Archaeological Prospection (Lyon 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro Vienna : à la recherche de la Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8789,227 +8864,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de peuplement et modalités d’occupation de la Bekaa centrale et occidentale (Liban)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwana Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffi Gergian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaldoun Rajab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon usage de la géophysique en archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9019,124 +9094,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multilingual thesaurus to represent the vocabulary of geophysics - HyperThesau project: methodology and proposal for the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAPNEWS 64</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03902096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9146,147 +9221,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Fourth Excavation Season (2011) of the Madâ'in Sâlih Archaeological Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Nehmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Abu Wazizeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delhopital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00671451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9296,836 +9371,836 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro Vienna - Prospections géophysiques dans la Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Parfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Auvergne - Rhône-Alpes. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès, Berrias et Casteljau (Ardèche), Un établissement des ordres religieux militaires entre Uzège et Cévennes, Projet Collectif de Recherche (2017-2020), Rapport intermédiaire 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Atelier d'Archéologie Alpine; Archéorient CNRS; Conseil départemental de l'Ardèche; Archéobois. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; UMR 5138 - Archéologie et Archéométrie; UMR 5648 - CIHAM; Centre d'histoire Espaces et Cultures Université Clermont Auvergne; Atelier d'Archéologie Alpine; Association RESTe!; Conseil Départemental de l'Ardèche. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; Conseil Départemental de l'Ardèche; UMR 5648 - CIHAM; Atelier d'Archéologie Alpine; Association RESTe!. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 3ème campagne de fouilles (15 avril-10 mai 2010 et 12 août-6 septembre 2010)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Madâ'in Sâlih Report on the 2012 Season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Nehmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dal Prà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leguilloux Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delhopital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 8167; Saudi Commission for Tourism and National Heritage. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00709270v1</w:t>
+                <w:t xml:space="preserve">hal-04995894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madâ'in Sâlih Report on the 2012 Season</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 3ème campagne de fouilles (15 avril-10 mai 2010 et 12 août-6 septembre 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Balandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2012, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leguilloux Martine</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04995894v1</w:t>
+                <w:t xml:space="preserve">halshs-00709270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation conjointe de cartographies magnétique et électromagnétique des propriétés magnétiques des sols anthropisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00411992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId259"/>
+      <w:footerReference w:type="default" r:id="rId261"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10193,51 +10268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75AE80D3"/>
+    <w:nsid w:val="0B8011A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10424,51 +10499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-benech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8227-9428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138496331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannav&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Rajab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vnv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024346v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Abdul Massih" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1584" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426792v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.306" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2002.989" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1527074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Avgitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boulais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533104v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977169v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam Saad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362336v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8070" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433325v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmidt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1179" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836086v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Verhegge" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147552v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916843v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Gergian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165400v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995894v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-benech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8227-9428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138496331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannav&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Rajab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vnv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Abdul Massih" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.306" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2002.989" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1527074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Avgitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boulais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977123v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam Saad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos T Papadopoulos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362336v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Verhegge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Gergian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165400v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>