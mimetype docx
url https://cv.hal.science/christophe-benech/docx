--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -878,295 +878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04155993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined GPR and Electrostatic Prospection in the Roman Colony of Vienna (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches complémentaires sur l’organisation de la ville minoenne de Malia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Müller-Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Flageul</w:t>
+                <w:t xml:space="preserve">Elise Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.8180⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03362315v1</w:t>
+                <w:t xml:space="preserve">halshs-03361387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches complémentaires sur l’organisation de la ville minoenne de Malia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined GPR and Electrostatic Prospection in the Roman Colony of Vienna (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, XIVth International Conference of Archaeological Prospection, 45-1, pp.27-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.4270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.8180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03361387v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03362315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR MURAL STUDY OF THE COMMANDERY OF JALÈS (FRANCE)</w:t>
               </w:r>
@@ -2577,230 +2577,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03433125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de reconnaissance géophysique en milieu urbain : la prospection électrostatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospection géophysique à Tilbeshar (sud-est anatolien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10, pp.293-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/anata.2002.989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01449673v1</w:t>
+                <w:t xml:space="preserve">halshs-01449800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection géophysique à Tilbeshar (sud-est anatolien)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil de reconnaissance géophysique en milieu urbain : la prospection électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01449800v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of EM and magnetic data for near?surface studies</w:t>
               </w:r>
@@ -4375,402 +4375,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wave seismics in urban prospection: seeking robust results in noisy environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">Camille Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Archaeological Prospection and Heritage Management in Urban Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Benech; Jeroen Verhegge, Apr 2024, Saint-Romain-en-Gal musée archéologique, France</w:t>
+              <w:t xml:space="preserve">Journées IMU 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04841446v1</w:t>
+                <w:t xml:space="preserve">hal-04556522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">The novel use of muons for subsurface investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Avgitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gonçalves</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adele Bertini</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées IMU 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t>
+              <w:t xml:space="preserve">Workshop on Archaeological Prospection and Heritage Management in Urban Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Benech; Jeroen Verhegge, Apr 2024, Saint-Romain-en-Gal musée archéologique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556522v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The novel use of muons for subsurface investigations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface wave seismics in urban prospection: seeking robust results in noisy environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Brissaud</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
+                <w:t xml:space="preserve">José Cunha Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Marteau</w:t>
+                <w:t xml:space="preserve">Audrey Burzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Archaeological Prospection and Heritage Management in Urban Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christophe Benech; Jeroen Verhegge, Apr 2024, Saint-Romain-en-Gal musée archéologique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04841421v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04841446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the evolution of a Roman urban space by GPR survey</w:t>
               </w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Boulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5312,152 +5312,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
+              <w:t xml:space="preserve">21ème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824738v1</w:t>
+                <w:t xml:space="preserve">hal-03979748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
               </w:r>
@@ -5562,152 +5562,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979748v1</w:t>
+                <w:t xml:space="preserve">hal-01824738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysics in Iraqi Kurdistan: discovering the origins of urbanism</w:t>
               </w:r>
@@ -5946,368 +5946,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative approach of EM and magnetic survey for the study of the Neolithic site of Klimonas (Cyprus)</w:t>
+                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSGG Meeting on Recent Work in Archaeological Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Londres, France</w:t>
+              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977132v1</w:t>
+                <w:t xml:space="preserve">halshs-02054748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t>
+                <w:t xml:space="preserve">Implantation et évolution des réseaux viaires de plans radioconcentriques et orthogonaux au Proche-Orient : les cas de Tell Sh’airat (Bronze ancien) et de Doura-Europos (Hellénistique/Romain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Le réseau viaire dans les villes d'hier et d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DynamiTe, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054748v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et évolution des réseaux viaires de plans radioconcentriques et orthogonaux au Proche-Orient : les cas de Tell Sh’airat (Bronze ancien) et de Doura-Europos (Hellénistique/Romain)</w:t>
+                <w:t xml:space="preserve">The urban planning of the Hellenistic foundations in the Near East: contribution of the geophysical exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réseau viaire dans les villes d'hier et d'aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx DynamiTe, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Tecnologías Aplicadas a la Exploración, el Registro y el Análisis Arqueológico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Tona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977135v1</w:t>
+                <w:t xml:space="preserve">hal-01977123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The urban planning of the Hellenistic foundations in the Near East: contribution of the geophysical exploration</w:t>
+                <w:t xml:space="preserve">A comparative approach of EM and magnetic survey for the study of the Neolithic site of Klimonas (Cyprus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnologías Aplicadas a la Exploración, el Registro y el Análisis Arqueológico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Tona, Spain</w:t>
+              <w:t xml:space="preserve">NSGG Meeting on Recent Work in Archaeological Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977123v1</w:t>
+                <w:t xml:space="preserve">hal-01977132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of geophysics to the research on city planing in ancient and classical Near East</w:t>
               </w:r>
@@ -8287,51 +8287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8532,207 +8532,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabqa : un barrage, un lac, des hommes à travers le regard d’Omar Amiralay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une semaine de formation aux métiers de l’archéologie pour les étudiants libanais, ArchéOrient - Le Blog, 8 juillet 2022, [En ligne] https://archeorient.hypotheses.org/19644</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919873v1</w:t>
+                <w:t xml:space="preserve">halshs-03916843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une semaine de formation aux métiers de l’archéologie pour les étudiants libanais, ArchéOrient - Le Blog, 8 juillet 2022, [En ligne] https://archeorient.hypotheses.org/19644</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tabqa : un barrage, un lac, des hommes à travers le regard d’Omar Amiralay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-03916843v1</w:t>
+                <w:t xml:space="preserve">hal-03919873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHéMuon : projet d’exploration des galeries du « Palais du Miroir » (Saint-Romain-en-Gal, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8825,51 +8825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro Vienna : à la recherche de la Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9529,51 +9529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9664,51 +9664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9773,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Regagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10268,51 +10268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B8011A8"/>
+    <w:nsid w:val="ACEA7070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10499,51 +10499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-benech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8227-9428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138496331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannav&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Rajab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vnv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Abdul Massih" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.306" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2002.989" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1527074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Avgitas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boulais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977123v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam Saad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos T Papadopoulos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362336v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Verhegge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Gergian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165400v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-benech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8227-9428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138496331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannav&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Rajab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vnv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Abdul Massih" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.306" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2002.989" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1527074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841421v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Avgitas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boulais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam Saad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos T Papadopoulos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362336v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Verhegge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916843v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Gergian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165400v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>