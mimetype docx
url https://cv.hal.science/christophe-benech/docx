--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,10213 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10161 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Benech </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8227-9428</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">138496331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=bHezYWgAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terrasse Ouest de l’acropole d’Amathonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Cannavò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Rajab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14vnv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05344719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics and Archaeological Experimentation: evolution of the magnetic properties of a glassmaker’s furnace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49-1, pp.427-430. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ntd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Methodological Approach to Archaeological Survey in the Central Bekaa, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Rajab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49-1, pp.293-294. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14nsf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05336277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Conforti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.107415. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et paléogéographie des paysages côtiers d’Orbetello (Toscane)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Leporati Persiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino di Archeologia on line</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XIV (1), pp.163-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04132201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Albert Hesse (1938-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.65-68. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.11141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04155993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches complémentaires sur l’organisation de la ville minoenne de Malia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Müller-Celka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/baefe.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03361387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined GPR and Electrostatic Prospection in the Roman Colony of Vienna (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XIVth International Conference of Archaeological Prospection, 45-1, pp.27-30. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR MURAL STUDY OF THE COMMANDERY OF JALÈS (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Parfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XIVth International Conference of Archaeological Prospection, 45 (1), pp.157-159. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.9253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les matériaux et les techniques de construction des tours de la muraille d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études alexandrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alexandrina, 5 (50), pp.403-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03098681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the fourth season (2011) of the Madâ’in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbigniew T. Fiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Al-Sabhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlal. Journal of Saudi Arabian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, 109-145, pl. 5.1-5.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstrating the contribution of dielectric permittivity to the in-phase EMI response of soils: example of an archaeological site in Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Rejiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (4), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/1873-0604.2016023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of shallow electromagnetic instruments resistivity and magnetic susceptibility measurements using rapid 1D/3D inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (2), pp.E103-E112. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2014-0549.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunara, petite ville des piedmonts du Zagros à l'âge du Bronze. Rapport préliminaire sur la première campagne, 2012 (Kurdistan irakien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kepinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Tenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Clancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Hollemaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Akkadica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 136, pp.51 - 88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie extensive à Pasargades, Iran. Lire et préserver les vestiges d'un site inscrit au Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boucharlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Archéologie et monuments historiques, pp.100-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01234770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et aménagement de l’espace à Pasargades : Reconnaissances archéologiques de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boucharlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achaemenid Research on Texts and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012.003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport préliminaire sur les activités de la mission syro-française de Ras Shamra-Ougarit en 2007 et 2008 (67e et 68e campagnes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Al-Maqdissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Matoïan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khozama Al-Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87, p. 21-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01258070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le tracé des murailles antiques d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études alexandrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Alexandrina, 3 (18), pp.401-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01426792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on the city planning of Cyrrhus (Syria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Abdul Massih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Mémoire du sol, espace des hommes, Supplément (33), pp.201-203. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic survey on the tell of Qinnasrin (Syria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (suppl.), pp.205 - 207. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach to the Study of City Planning and Domestic Dwellings in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp 87-103. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of ancient city planning by geophysical methods : the case of Doura-Europos, Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeologia Polona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Proceedings of the 5th International Symposium of Archaeological Prospection, 40, pp.124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de reconnaissance géophysique en milieu urbain : la prospection électrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Panissod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 101, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection géophysique à Tilbeshar (sud-est anatolien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, pp.293-296. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anata.2002.989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01449800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inversion of EM and magnetic data for near?surface studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67, pp.1729 - 1739. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.1527074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et aménagement de l'espace à Pasargades. Reconnaissance archéologique de surface, 1999 et 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boucharlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Achaemenid Research on Texts and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002.001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum Depth of Investigation and Conductivity Response Rejection of the Different Electromagnetic Devices Measuring Apparent Magnetic Susceptibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Marmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (1), pp 31-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apamée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 7, pp.334-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03432520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2001. Recherche en géophysique appliquée à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Editions, pp.80-83, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety in Archaeogeophysics : the French example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Cuenca-Garcia; Andrei Asăndulesei; Kelsey M. Lowe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeo-Geophysics. Integrated minimally invasive approaches using country-based examples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.245-279, 2024, One World Archaeology, 978-3-031-57899-1. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-57900-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location, excavation, nomenclature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-D Vigne; F. Briois; J. Guilaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klimonas. An Early Pre-Pottery Neolithic Village in Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions/Gallia Préhistoire, International Supplement, p. 23-40, 2023, 978-2-271-13953-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developments in Geoarchaeological Research, Methodologies and Applications in Harbour Maritime Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie May Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Riddick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Preiser-Kapeller, Johannes; Kolias, Taxiarchis G.; Daim, Falko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seasides of Byzantium: Harbours and Anchorages of a Mediterranean Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 21, Propylaeum, pp.109-129, 2022, Byzanz zwischen Orient und Okzident, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/propylaeum.910.c12051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portabilité en géophysique : enjeux et stratégies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benech Christophe; Cantin Nadia; Languille Marie-Angélique; Mazuy Arnaud; Robinnet Laurianne; Zazzo Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-210, 2019, Collection « Sciences archéologiques », 9782813003294. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813003294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Archaeology and Geophysics in Near and Middle East: Past, present and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federica Boschi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Looking to the Future, Caring for the Past: Preventive Archaeology in Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.167-180, 2016, 978-88-6923-173-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude croisée sur un plan d’urbanisme irrégulier du Bronze ancien : le cas de Titriş Höyük</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bérengère Perello; Aline Tenu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours d'Orient : recueil de textes offert à Christine Kepinski.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-8, 2016, 978-1-78491-458-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le plan antique de Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houmam Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de l’espace urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-120, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01549063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Considerations on the Integration of Geophysical Data into Archaeological Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Internationale Archäologie Naturwissenshaft und Technologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysik und Ausgrabung. Einsatz und Auswertung zerstörungsfreier Prospektion in der Archäologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Marie Leidorf GmbH, Rahden, pp.175-186, 2007, Band 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Heptastade d'Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdi Atya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Empereur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexandrina 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.191-273, 2002, Études Alexandrines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPR: new perspectives in building archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Lou Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Archeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Gand (Belgique), Belgium. pp.489-492, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ntt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet URBO – Urbi et Orb(etello) – Co-évolution de la ville d’Orbetello et de sa lagune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vittori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Bertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IMU 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEX IMU, UDL, ANR, Apr 2024, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The novel use of muons for subsurface investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Avgitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ianigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Archaeological Prospection and Heritage Management in Urban Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Benech; Jeroen Verhegge, Apr 2024, Saint-Romain-en-Gal musée archéologique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface wave seismics in urban prospection: seeking robust results in noisy environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cunha Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Burzawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Archaeological Prospection and Heritage Management in Urban Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Benech; Jeroen Verhegge, Apr 2024, Saint-Romain-en-Gal musée archéologique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the evolution of a Roman urban space by GPR survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Boulais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Jouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kiel, Germany. pp.83-86, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Hesse: life and work (1938-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Kiel, Germany. pp.51-60, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38072/978-3-928794-83-1/p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04131350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ports perdus des étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles van Heems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ports perdus des étrusques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Feb 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture des plans d'urbanisme antique à partir des données géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2019 - Atelier "Données de l'Histoire de l'art et de l'Archéologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02468073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WuMapPy an open-source software for geophysical prospection data processing: 2019 milestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Thiesson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Sligo, France. pp.293-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04316244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of ancient cities through the use of geophysical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metody geofizyczne w archeologii polskiej spotkanie V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Archeology of the Nicolaus Copernicus University in Toruń, Nov 2018, Torun, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’utilisation du sondage électrostatique glissant en milieu urbain : la recherche du mur de la ville de l’âge du Bronze de Kition (Larnaca, Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe colloque d’Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Kition (Larnaka, Cyprus): an integrated approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Flageul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference for Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysics in Iraqi Kurdistan: discovering the origins of urbanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference for Archaerological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bradford, United Kingdom. pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse métrologique du plan urbain de Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme et Patrimoine historique de Damas et des capitales antique du Proche-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Benech et Houmam Saad, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude par prospections magnétique et électromagnétique du site de Klimonas (Chypre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur les débuts du Néolithique à Chypre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Denis Vigne, François Briois, Margareta Ternberg, Mar 2015, Paris, France. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux interdisciplinaires de l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Le Mort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du collège académique Sciences sociales de l’Université de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation et évolution des réseaux viaires de plans radioconcentriques et orthogonaux au Proche-Orient : les cas de Tell Sh’airat (Bronze ancien) et de Doura-Europos (Hellénistique/Romain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau viaire dans les villes d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DynamiTe, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban planning of the Hellenistic foundations in the Near East: contribution of the geophysical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tecnologías Aplicadas a la Exploración, el Registro y el Análisis Arqueológico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Tona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative approach of EM and magnetic survey for the study of the Neolithic site of Klimonas (Cyprus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSGG Meeting on Recent Work in Archaeological Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale des plans urbains antiques à partir des données géophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Colloque d’archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of geophysics to the research on city planing in ancient and classical Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference for Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland. pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey on the royal park of Pasargades (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Symposium on the Iranian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WuMapPy, an open-source software for geophysical prospection data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference for Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Varsovie, Poland. pp.563-566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sights of cities from ancient Near East: the contribution of geophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation spatiale du parc de Pasargades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boucharlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Paradeisos, genèse et métamorphose de la notion de paradis dans l’Antiquité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éric MORVILLEZ, Mar 2009, Avignon, France. pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01234973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the part of dielectric permittivity in the in-phase EMI response: an example in Bahrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Réjiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Geophysics Environmental &amp; Criminal Forensics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles données sur le plan antique de Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammam Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition(s) urbaine(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorans E.; Rodier X., Apr 2012, Tours, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of “space syntax” for the study of city planning and household from geophysical maps: the case of Dura-Europos (Syria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Städtisches Wohnen im östlichen Mittelmeerraum 4. Jh. v. Chr.–1. Jh. n. Chr.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Vienne, Austria. pp.403-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrrhus-Nebi Houri. La première limite de la ville. Étude archéologique et géophysique des fortifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Abdul Massih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospection géophysique et étude des centres urbains de Syrie antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR Progecesa; CNRS; MOM, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new vision of the royal gardens of Pasargades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Piro, S., 2005, Rome, Italy. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des espaces publics et privés par prospection géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments of archaeological research through magnetic survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barresiha-ye geofisik dar Pâsârgâd 1999-2002 [Prospections géophysiques à Pasargades&amp;quot; 1999-2002]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boucharlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Symposium of Archaeometry in Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Azarnoush, M., 2003, Teheran, Iran. pp.182-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche du tracé des murailles antiques d’Alexandrie (Égypte) : récents développements concernant la méthode électrostatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debuc-Decurey Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d’archéométrie GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the past dynamics of coastal and shallow aquatic environments with archaeological prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos T Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Journal of Archaeological Prospection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05560764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XIVth International Conference of Archaeological Prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Giguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45-1, 2021, XIVth International Conference of Archaeological Prospection, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.8070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03362336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Selected Papers from the 8th ISAP Conference and 7th Colloque GEOFCAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (3), 2010, Special Issue on Selected Papers from the 8th ISAP Conference and 7th Colloque GEOFCAN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire du sol, espace des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tabbagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Archaeological Prospection and 7ème colloque GEOFCAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33 (suppl), 2009, Mémoire du sol, espace des hommes, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.1179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03433303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation portable. Quels enjeux pour l'archéométrie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Languille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Third Excavation Season (2010) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daifallah Al Talhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Nehmé, D. al-Talhi, F. Villeneuve. Riyadh, Saudi Commission for Tourism and Antiquities, 326 p., 2014, Series of Archaeological Refereed Studies, 23, 978-603-8136-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00542793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe PURR-Archéorient – Pour une Recherche Responsable à Archéorient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Mibord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/142e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The city below the city – Archaeological and geophysical data to meet major heritage management challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Verhegge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéorient et la Géophysique : 20 ans à explorer le sous-sol sans se salir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Darras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une semaine de formation aux métiers de l’archéologie pour les étudiants libanais, ArchéOrient - Le Blog, 8 juillet 2022, [En ligne] https://archeorient.hypotheses.org/19644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03916843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabqa : un barrage, un lac, des hommes à travers le regard d’Omar Amiralay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHéMuon : projet d’exploration des galeries du « Palais du Miroir » (Saint-Romain-en-Gal, Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur la 14e International Conference of Archaeological Prospection (Lyon 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro Vienna : à la recherche de la Vienne antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de peuplement et modalités d’occupation de la Bekaa centrale et occidentale (Liban)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffi Gergian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaldoun Rajab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bon usage de la géophysique en archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilingual thesaurus to represent the vocabulary of geophysics - HyperThesau project: methodology and proposal for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAPNEWS 64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03902096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Fourth Excavation Season (2011) of the Madâ'in Sâlih Archaeological Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Abu Wazizeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro Vienna - Prospections géophysiques dans la Vienne antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Parfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Schamper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Auvergne - Rhône-Alpes. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03511840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commanderie de Jalès, Berrias et Casteljau (Ardèche), Un établissement des ordres religieux militaires entre Uzège et Cévennes, Projet Collectif de Recherche (2017-2020), Rapport intermédiaire 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Régagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Atelier d'Archéologie Alpine; Archéorient CNRS; Conseil départemental de l'Ardèche; Archéobois. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; UMR 5138 - Archéologie et Archéométrie; UMR 5648 - CIHAM; Centre d'histoire Espaces et Cultures Université Clermont Auvergne; Atelier d'Archéologie Alpine; Association RESTe!; Conseil Départemental de l'Ardèche. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commanderie de Jalès (Berrias-et-Casteljau, Ardèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Regagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chauvin-Desfleurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5133 - Archéorient; Conseil Départemental de l'Ardèche; UMR 5648 - CIHAM; Atelier d'Archéologie Alpine; Association RESTe!. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française à Paphos, Chypre. Bilan de la 3ème campagne de fouilles (15 avril-10 mai 2010 et 12 août-6 septembre 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Élaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'enseignement supérieur et de la recherche. 2012, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madâ'in Sâlih Report on the 2012 Season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïla Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dal Prà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delhopital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 8167; Saudi Commission for Tourism and National Heritage. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation conjointe de cartographies magnétique et électromagnétique des propriétés magnétiques des sols anthropisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Benech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Pierre et Marie Curie - Paris VI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00411992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10268,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACEA7070"/>
+    <w:nsid w:val="B27DD71A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10499,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-benech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8227-9428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138496331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannav&#242;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Rajab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vnv" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362302v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9253" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Abdul Massih" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662169v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.306" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2002.989" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540344v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desvignes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1527074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaborit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523445v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Saad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421813v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272965v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841421v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Avgitas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131376v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boulais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jouini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p14" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977132v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam Saad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541836v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668942v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433153v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433210v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433204v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433105v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560764v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos T Papadopoulos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362336v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giguet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8070" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmidt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Verhegge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916843v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426409v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Gergian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165400v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995894v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411992v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-benech" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8227-9428" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138496331" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bHezYWgAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05344719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cannav&#242;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Rajab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14vnv" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14nsf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04132201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Bertini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leporati Persiano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04155993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03361387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#252;ller-Celka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4270" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.9253" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bessac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Nehm&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew T. Fiema" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al-Sabhan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01376230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016023" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0549.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kepinski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tenu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Clancier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hollemaert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boucharlat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Al-Maqdissi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Calvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mato&#239;an" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozama Al-Bahloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426792v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024346v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Abdul Massih" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1584" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Rousset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1591" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.306" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2002.989" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540344v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desvignes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.1527074" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marmet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03432520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Gaborit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57900-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie May Chan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Riddick" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/propylaeum.910.c12051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441756v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813003294" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003294" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01549063v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Saad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Hesse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925472v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Atya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272965v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lou Schang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gon&#231;alves" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Avgitas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cunha Teixeira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Burzawa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131376v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Boulais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jouini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p14" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131350v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/978-3-928794-83-1/p6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03757130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02468073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316244v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979748v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977219v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824738v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977169v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533104v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054748v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977135v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977123v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977105v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tabbagh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977072v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081082v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam Saad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541836v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668942v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433153v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433210v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433204v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05560764v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos T Papadopoulos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362336v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Giguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8070" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433303v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.1179" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daifallah Al Talhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Nehm&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Villeneuve" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Aug&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Perello" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mibord" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/142e9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Verhegge" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03916843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919873v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426409v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408843v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423039v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffi Gergian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pieri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rousset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00671451v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Abu Wazizeh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delhopital" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chauvin-Desfleurs" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968762v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Regagnon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968792v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709270v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995894v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dal Pr&#224;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00411992v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>