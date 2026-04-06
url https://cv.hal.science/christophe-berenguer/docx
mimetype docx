--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Berenguer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model ensemble and its portability for the prognostics of direct methanol fuel cells under different dynamic operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.112179. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.112179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal post-prognostics decision making for multi-stack fuel cells in transportation: toward joint load allocation and maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.2456-2466. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2024.3423404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleet‐Wide Data‐Driven Model Generation Process for Residual‐Based Fault Detection in Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.e70050. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning-based maintenance scheduling for a stochastic deteriorating fuel cell considering stack-to-stack heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.110700. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life (RUL) Control of Controlled Systems Under Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (18), pp.8095-8116. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First hitting time distribution and cost assessment in a two-unit system with dependent degradation processes and subject to imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239 (1), pp.182-206. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X231211378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.117202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterioration-aware energy management strategy for the lifetime improvement of a multi-stack fuel cell system subject to a random dynamic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241 (January 2024), pp.109660 (17). </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint electric vehicle routing and battery health management integrating an explicit state of charge model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109892. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.109892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and inference for a degradation process with partial maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.3729-3750. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.3618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation analysis of degrading systems based on bivariate Wiener processes under imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.1651-1674. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating cascading effects analysis in the maintenance policy assessment of torrent check dams against torrential floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (March), pp.109875. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-prognostics decision-making strategy for load allocation on a stochastically deteriorating multi-stack fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221086381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preventive Replacements Dates and Covariate Inspections for Repairable Systems in Varying Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308 (3), pp.1126-1141. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual life-based importance measures for predictive maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (1), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211028112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-turbine approach for improving performance of wind turbine powerbased fault detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Intelligent Condition Monitoring of Wind Power Systems, 15 (8), pp.2806. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference for a Wiener‐based degradation model with imperfect maintenance actions under different observation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (3), pp.352-371. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling multivariate degradation processes with time‐variant covariates and imperfect maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.592-611. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration estimation for predicting and controlling RUL of a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage due to start-stop cycles of turbine runners under high-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (December), pp.106458. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical comparison of power-based wind turbine fault-detection methods using a realistic framework for SCADA data simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.110961. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.110961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration Modeling and Maintenance Assessment using Physics-Informed Stochastic Petri Nets: Application to Torrent Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (June), pp.107524. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Isolation for Proton Exchange Membrane Fuel Cell Using Impedance Measurements and Multiphysics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (5), pp.558-569. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.202000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106633. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual age models with time-dependent covariates: A framework for simulation, parametric inference and quality of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203 (November), pp.107054. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for techno-economic parameters uncertainties for robust design of remote microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.105531. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect inspections for continuous degradation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal inspection and maintenance for a repairable k-out-of-n: G warm standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106669. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation analysis based on an extended inverse Gaussian process model with skew-normal random effects and measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined mono- and multi-turbine approach for fault indicator synthesis and wind turbine monitoring using SCADA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Predictive Maintenance Decision-Making Framework Considering Improved System Health Prognosis Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2829771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the remaining useful life of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.479-501. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton exchange membrane fuel cell remaining useful life prognostics considering degradation recovery phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.415 - 424. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18776825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear step-stress accelerated degradation modelling considering three sources of variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.207 - 215. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM-oriented Degradation Indicators for Batteries and Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 6th International Conference on Fundamentals &amp; Developments of Fuel Cells (FDFC2015), 3rd – 5th February 2015, Toulouse, France, 17 (2), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed maintenance modelling considering speed restriction for a railway section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.411-428. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17709200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-phase electrical signals analysis for mechanical faults monitoring in rotating machine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.278-292. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of diagnostic and prognostic condition indices for efficient and robust maintenance decision-making of systems subject to stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.237-254. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level maintenance policy for a multi-component and multi-failure mode system with two independent failure modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.50-63. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-and-usage-based maintenance policies for a partially observable deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (1), pp.120-129. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X15609863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Evaluation of Railway Rolling Stock Failures Using FMECA Technique: A Case Study of Passenger Door System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Dinmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakalli Alkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf W Labib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3-4), pp.128-145. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-016-0043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online condition monitoring of wind turbines through three-phase electrical signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/204764216819708087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (28), pp.162 - 167. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opportunistic condition-based maintenance policy for offshore wind turbine blades subjected to degradation and environmental shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-criteria maintenance policies for a system subject to competing wear and δ-shock failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (6), pp.485-500. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X15584263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Decision-Making for The Predictive Maintenance of k -Out-of- n :F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.94-117. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2337791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance policies for a combined wear and shock deterioration model with covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2014.56.8.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Mean Residual Life as a Condition Index for Condition-Based Maintenance Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (7), pp.877-893. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2290772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Time-Limited Information for Maintenance Decision Support: A Predictive Approach under Maintenance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.ID 983595. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/983595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative comprehensive framework using belief functions for parameter and model uncertainty analysis in nuclear probabilistic risk assessment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (5), pp.471-490. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12474154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of selected articles from ESREL 2011 - Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance decision framework for deteriorating systems operating under variable environment and uncertain condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.602-623. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12465718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Information Adaptive Condition-Based Maintenance Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.373-382. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2011.563095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling age-based maintenance strategies with minimal repairs for systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems: impact of partial test distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (4), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12448142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect preventive repairs for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Special issue of selected articles from ESREL 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.566-567. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12470585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Decision-Making for Systems Operating Under Indirect Condition Monitoring: Value of Online Information and Impact of Measurement Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.410-425. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2012.2194174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Weide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.103-104. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11411978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policies for a two-units system: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 09 (02), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539302000718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability of Digital-Based Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (7), pp.793-813. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis for new technology-based transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling multicomponent systems to quantify reliability centred maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11402269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based dynamic maintenance operations planning & grouping. Application to commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (6), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periodic inspection and replacement policy for systems subject to competing failure modes due to degradation and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability assessment of network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (5), pp.622-631. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling parameter and model uncertainties by continuous gates in fault tree analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based inspection/replacement policies for non-monotone deteriorating systems with environmental covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.921-934. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal inspection/replacement policy in presence of covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.921--934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure rate evaluation with influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A min cut-set-wise truncation procedure for importance measures computation in probabilistic safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (11), pp.1827-1837. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance policy for a gradually deteriorating system subject to stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for deteriorating system evolving in a stressful environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (4), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of safety integrity levels (SILs): A study of IEC61508 merging rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Cost Study for Deteriorating Systems: Age-replacement Policy vs. Condition-based Maintenance Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials &amp; Structural Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modelling and optimization of monitoring and maintenance performance for a two-unit parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (2), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité, facteurs d'importance et défaillances de cause commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (7), pp.763-785. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.40.763-785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hazard rate process for imperfectly monitored multi-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (2-3), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-based maintenance policy with non-periodic inspections for a two-unit series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (1), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of replacement times using imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (4), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2003.821944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical comparison of methods to assess sum-of-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 79 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(02)00165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential condition-based maintenance scheduling for a deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00593-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for a continuously monitored deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269964803172063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential condition-based repair/replacement policy with non-periodic inspections for a system subject to continuous wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.327-347. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-based maintenance policy for stochastically deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(01)00148-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time predictive-maintenance scheduling for a deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.1011518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for hybrid maintenance policies evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 08 (03), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539301000499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure multiseuil pour l'optimisation de la maintenance des systèmes à détérioration continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (10), pp.1235-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de maintenance conditionnelle à temps continu pour un système à détérioration graduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 141 (3), pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (264)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, dynamic modeling, and monitoring of the degradation of hydroelectric production infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Society for Risk Analysis - Europe; University of Stavanger, Jun 2025, Stavanger, Norway. pp.1310-1317, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of mountain natural risks analysis: assessment of reach, seasonal expo- sure and presence probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carladous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.766-773, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Condition-based Maintenance: Balancing Circularity and SpareParts Availability Within Finite Maintenance Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic and Energy Management for Multi-Stack Fuel Cell Systems with Stochastic Non-Homogeneous Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Houjayrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.1530-1537, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive maintenance and routing for a fleet of degrading vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.1522-1529, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4426-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Load-Dependent Degradation Modeling For PEM Fuel Cells: AMulti-Health Index Approach Toward Energy Management in Multi-StackSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Houjayrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data Exploration for Bayesian Stochastic Petri Net-BasedDegradation Modelling in Hydropower Assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic-Driven Energy Management and Maintenance Strategies for Multi-Stack Fuel Cells with Stochastic Degradation under Dynamic Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Houjayrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation In Bivariate Wiener Degradation Process Subject To Imperfect Preventive MaintenanceConsidering Different Observation Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracovie, Poland. pp.153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inspection/Replacement Policy for a Degrading System with Imperfect Partial Maintenance Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracovie, Poland. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dynamical model for diagnosis, prognosis and health-aware control of Lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.658-663, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remanufacturing In Vehicle Maintenance: Logistic Challenge And Constraint Or Opportunity For Increasing Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracow, Poland. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and resilience-informed decision-making for strategic territorial risk management: from methodologies to practical implementation for infrastructures exposed to mountain natural hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carladous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESReDA 2024 - 63rd Seminar on resilience assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU Joint Research Centre; ESReDA, Oct 2023, Ispra, Italy. pp.107-109, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/2808748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voting-Based Condition Monitoring Using Set Of Indicators For Fleet-Wide Fault Detection In Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracow, Poland. pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effect of control gains on wind turbine drive-train deterioration: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.616-621, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reconditionnement dans la maintenance des véhicules: Défi logistique et contrainte, ou opportunité pour accroître la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024 - 2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-aware Control for Health Management of Lithium-ion Battery in a V2Grid Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHME 2024 - European Conference of the PHM Society 2024 - PHME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2024, Prague, Czech Republic. pp.10, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Joint Use of An Ensemble of Linear Residuals to Improve Fault Detection in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton; European Safety and Reliability Association, Sep 2023, Southampton, United Kingdom. pp.1784-1791, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P657-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling imperfect maintenance in an ARD1-type degradation model through partial maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation analysis in a system subject to a Wiener bivariate degradation model and imperfect repairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcia, Spain. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of degradation model parameters: impact of the information concerning degradation levels and failure times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcie, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimization for high-speed train wheels with deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficacy Assessment of Deteriorating Protection Structures Subjected to Natural Phenomena in Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASP 2023 - 14th International Conference on Applications of Statistics and Probability in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Dublin, Ireland. Paper 437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery degradation aware vehicle routing with speed and acceleration limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2023 - 12th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect maintenance in correlated bivariate Wiener model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdynia Maritime University, Jul 2023, Krakow, Poland. pp.7 - 18, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26408/srsp-2023-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state-space approach for remaining useful life control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of start and stop cycles on hydropower plants: modelling the deterioration of the equipment to evaluate the cycling cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIC 2022 - 14th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.012057, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1136/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First hitting time distribution in a two-component system subject to a degradation and imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2023 - 12th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect maintenance policy in a degrading system with two dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life Control of a Deteriorating Wind Turbine with Flexible-Shaft Drive-Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton; European Safety and Reliability Conference, Sep 2023, Southampton, United Kingdom. pp.1800-1807, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P602-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Model Generation Process for Thermal Monitoring of Wind Farm Main Components through Residual Indicators Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Dublin; ESRA, Aug 2022, Dublin, Ireland. pp.1393-1400, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R23-01-601-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for a degradation-based imperfect maintenance model with different information levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Dublin; ESRA; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Dublin; European Safety and Reliability Association; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.2797-2804, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S21-05-576-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A load allocation strategy for stochastically deteriorating multi-stack PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.R22-01-051, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R22-01-051-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of routes and driving parameters for battery degradation management in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduling wind-turbine control to mitigate the effects of weather conditions on the drive-train degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Stochastic Deterioration Modeling for Energy Management in a Multi-stack System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRMS 2022 - 13th International Conference on Reliability, Maintainability, and Safety (ICRMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University Hong-Kong, Aug 2022, Kowloon, Hong-Kong, China. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS55680.2022.9944566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/503700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference for a Wiener-based degradation model with imperfect maintenance actions under different observation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery degradation model for mission assignment in a fleet of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell stochastic deterioration modeling for energy management in a multi-stack system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Generic Decision Framework for Prescriptive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM 2021 - 15th World Congress on Engineering Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonito, Brazil. pp.263-273, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96794-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term degradation estimation of wind turbine drive-train under a gain-scheduling control strategy according to the weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2022 - 5th IFAC Workshop on Advanced Maintenance Engineering, Services and Technologies - AMEST 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; Universidad de los Andes; Tecnológico de Monterrey, Jul 2022, Bogotá, Colombia. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Starts and Stops on the Aging of Hydroelectric Generator Stators by Thermal Cycling: Empirical Study and Accelerated Lifetime Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3214-3221, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_315-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On post-prognosis decision making for predictive maintenance and optimal operation of deteriorating systems (Plenary Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Workshop on Applied Mathematics - Technology for the Future 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Ostrava, Feb 2021, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of a wind-turbine drive-train under turbulent conditions: effect of the control law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Age Models: Monitoring Information Level and Quality of Parametric Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-loop prescriptive maintenance approach for an usage dependent deteriorating item - Application to a critical vehicle component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2465-2472, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_545-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Optimization of a Balanced System with Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.364-368, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_534-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-prognostics decision-making strategy to manage the economic lifetime of a two-stack PEMFC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2630-2637, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Orlando, FL, United States. pp.02E1-047, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; University of Nottingham, Jun 2021, Online Event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling multivariate degradation processes with time-variant covariates and imperfect maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_088-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start and Stop Costs for Hydro Power Plants: A Critical Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - PSAM 2020 - 30th European Safety and Reliability Conference and 15th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise (Virtual conference), Italy. Paper# 4102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Folleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vinuesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Folleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vinuesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (e-congrès), France. pp.490-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-prognostics decision making for a two-stacks fuel cell system based on a load-dependent deterioration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHME 2020 - European Conference of the Prognostics and Health management (PHM) Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sensitivity assessment on the optimization of the design of complex energy systems: two complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. Paper #877, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34890/351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRL-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1229-1235, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0132-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perturbed Inverse Gaussian Process Model with Time Varying Variance-To-Mean Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.739-745, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0144-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Analysis and Preventive Maintenance Modelling and Assessment for Improved Resilience of Critical Infrastructures - Application to Torrent Checkdams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleiman Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Data Association, May 2019, Linz, Austria. pp.144-155, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/23760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sensitivity assessment on the optimization of the design of complex energy systems: Two complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRES 2019 - International Renewable Energy Storage Conference (IRES 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Parameter Estimation for Virtual Age Models with Time-Dependent Covariates: Methodology and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1025-1032, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0191-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assignment of missions and maintenance operations for a fleet of deteriorating vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2019 - 11th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University Hong-Kong, Jun 2019, Hong Kong, China. Paper #202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Resilience Assessment of Protection Works against Natural Hazards in Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Integrated Disaster Risk Management, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADA data based realistic simulation framework to evaluate environmental impact on performance of wind turbine condition monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework for Efficacy Assessment and Preventive Maintenance of Torrential Protection Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleiman Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.444-451, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0327-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic production load sharing and maintenance scheduling for optimal operation of a fleet of assets: application to a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2019 - 11th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China. Paper #282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive approach to jointly schedule missions and maintenances for a deteriorating vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocéane Tedie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018 - 28th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU-ESRA, Jun 2018, Trondheim, Norway. pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sensitivity assessment on the optimization of the design and operation of complex energy systems: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018 - 28th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU-ESRA, Jun 2018, Trondheim, Norway. pp.2627-2634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wind turbine faulty production profiles and performance assessment of fault monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHME 2018 - 4th European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2018, Utrecht, Netherlands. Paper 378, 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic scheduling of missions and maintenance for a commercial heavy vehicle: value of on-line information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocéane Tedie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2018, Varsovie, Poland. pp.837-842, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for controlling the remaining useful lifetime of a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2018, Varsovie, Poland. pp.861-866, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the RUL of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sequential decision making for missions and maintenances scheduling for a deteriorating vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocéane Tedie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2018 - 14th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Los Angeles, United States. Paper #31, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration estimation for remaining useful lifetime prognosis in a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC 2017), Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Online Inspection for Multi-level Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based fault detection using analytical redundancy for automotive proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2017 - 27th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia. pp.905-911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP model for the joint optimization of condition monitoring quality and replacement decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of a Friction Drive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCAC.2017.8276461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Local Aggregation of an Ensemble of Models for RUL Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric predictive maintenance decision framework considering the system health prognosis accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMER 2016 - 1st International Conference on Applied Mathematics in Engineering and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh City, Vietnam. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21348-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2016 - Workshop on Advanced Maintenance Engineering, Services and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration modelling of contact surfaces for a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2016 - 26th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, UK Safety and Reliability Society and European Safety and Reliability Association-ESRA, Sep 2016, Glasgow, United Kingdom. pp.1961-1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing deterioration processes modeling and RUL estimation based on factorial hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications, Jul 2016, Londres, United Kingdom. pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-invariance analysis for deterioration prediction on a roller-on-tire actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing faults monitoring in electrical rotating machines through three-phase electrical signals analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mode, Effects and Criticality Analysis of Railway Rolling Stock Assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Dinmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakalli Alkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf W Labib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Railway Technology: Research, Development and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. Paper 256, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.110.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells:What can be learnt from battery State of Charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. Paper #190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of SCADA data-based methods for health monitoring of wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2413-2421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells: What can be learnt from battery State of Charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Branch Hidden Semi-Markov Modeling for RUL Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2015 - Annual Reliability and Maintainability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Palm Harbor, FL, United States. pp.122-128, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2015.7105132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stochastic modelling of maintenance for continuously monitored systems subject to multiple deterioration and external shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.810-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Maintenance Model For Deteriorating Track Using Colored Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.464-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis based on Multi-branch Hidden semi-Markov Models: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online condition monitoring of wind turbines through three-phase electrical signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed maintenance modelling with speed restriction for railway section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From RUL Prediction and Prognosis to Maintenance Decision: Looking for the Missing Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated dynamic predictive maintenance planning with advanced deterioration and remaining useful lifetime estimation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Adolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2261-2269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump Markov Linear Systems for deterioration modeling and Remaining Useful Life estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1287-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive multi-component maintenance policy for offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013 - 23rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.811-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for diagnostics and prognostics of systems under multiple deterioration modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1197-1204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Colored Petri Net model for railway track maintenance with two-level inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1227-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la modélisation LCC d'une infrastructure ferroviaire à base de réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.Article 5A-4, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal condition-based maintenance policy for offshore wind turbine blades subject to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.280-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of analysing non-stationary electrical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité dynamique : estimation de la sûreté de systèmes dynamiques hybrides complexes dans le domaine hydraulique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Broy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.Article 4B-3, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SCADA data for fault detection in wind turbines: local internal model vs distance to a wind farm reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevost Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. Paper #43881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Maintenance Policy Based on the Blade of Offshore Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2013 - 59th Annual Reliability and Maintainability Symposium (RAMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orlando, Floride, United States. pp.6517637, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2013.6517637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable condition index for condition-based maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tung Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.826-831, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Opportunistic Predictive Maintenance Decision-Making for k-out-of-n:F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQD 2013 - 9th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Honolulu, Hawaii, United States. pp.265-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of maintenance policy for system with competing failure modes, wear failure and delta-shock failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2013 - 8th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Stellenbosch, South Africa. pp.372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability-based Opportunistic Predictive Maintenance Model for k-out-of-n Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to model and assess reliability of large dynamic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Broy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chraibi Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dijoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2013 - 8th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Stellenbosch, South Africa. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual useful lifetime prognosis and design of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.411-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining lifetime assessment of a deteriorating system operating under permanent effect of fluctuant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2012 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.777-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade-based maintenance policy of offshore wind turbine with the presence of covariate under random shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2012 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.802-806, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2012.6837850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study for condition-based maintenance combined with on-line monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of time-limited and monitoring information for maintenance decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter and Model uncertainty Analysis in Probabilistic Risk Assessment at EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de maîtrise des risques et sûreté de fonctionnement - Lambda Mu 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le choix d'un indicateur conditionnel robuste pour la décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.889-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy based on mean residual life for systems subject to competing failures due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a deterioration system with shock in dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.505-509, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored maintenance optimization within Maintenance on Demand project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.491-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a deteriorating system subject to random shocks and environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of mean residual life for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.654-659, </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variable environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.801-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environement for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based maintenance policies with minimal repairs for single unit systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability: Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation-based maintenance or mean residual life-based maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on updating belief functions for parameter uncertainty representation in Nuclear Probabilistic Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Imprecise Probability: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in probabilistic risk assessment: Comparison of probabilistic and non probabilistic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management - ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variables environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive sequential maintenance decision for a deteriorating system with covariates and maintenance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Safety and Reliability (ESREL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter and model uncertainty analysis using dempster-shafer theory in nuclear probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis 2011, PSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wilmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic maintenance policy based on RUL bayesian updating for components with exponential degradation pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMA International Conference on the Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de maintenance pour un système indirectement observable: apport de l'information de pronostic en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive residual-based maintenance policy for a deteriorating system in dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Safety and Reliability (ESREL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2263-2270, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance strategies for a partially observable deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management - ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance under an imperfect repair policy for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Capteurs-Transmetteurs intégrant des Fonctionnalités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.6C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of epistemic uncertainties with non-probabilistic approaches in applications of Probabilistic Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Probabilistic Safety Assessment and Management 2010, PSAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling resource constraint component activity in network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition based maintenance model for a production deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems (SysTol'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France. 6p, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic maintenance policy based on prognostic for a single-unit system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Issues for Intelligent Transmitters and Reliability Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing, INCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.10.3182/20090603-3-RU-2001.0129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Reliability Centered Maintenance model to assess the performances of complex maintenance strategies in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of prognostic in maintenance decision-making for a deteriorating system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of applying the prognostic on maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of RUL-based and deterioration-based maintenance policies for gradually deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environments for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.1459-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring information for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Annual Reliability and Maintainability Symposium (RAMS 2010). The International Symposium on Product Quality and Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance scheduling according to the component degradation of a commercial heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference, PSAM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States. Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-probabiliste des incertitudes et prise de décision dans les applications des études probabilistes de sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement - Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'apport de l'information de surveillance dans la prise de décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis by Dempster-Shafer theory in probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of Failure of Safety-Critical Systems Subject to Partial Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Maintainability Symposium, RAMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.14B4, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification dynamique d'opérations de maintenance tenant compte de la dégradation des composants d'un véhicule industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010: Sixième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual-based inspection/replacement policy for a deteriorating system with Markovian covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Macao, China. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2010.5674526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance adaptative pour un système soumis à une dégradation indirectement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Instrumented System reliability evaluation with Influencing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2008, and 17th Annual Meeting of the Society for Risk Analysis - Europe, SRA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.2003-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403104v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study of an Intelligent Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive condition-based maintenance policy with environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Decision Analysis in Maintenance Optimization and Flood Management - Symposium in remembrance of Prof. Jan M. van Noortwijk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring for a single-unit system subject to competing failure modes due to wear and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009 - Mathematical Methods in Reliability : Theory, Methods, Applications. VI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.294-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of complex safety-related systems in accordance with IEC 61508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical maintenance operation schedule for commercial heavy vehicles using estimated degradation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux politiques de maintenance préventive pour des systèmes à dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDRMACS : JNMACS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESReDA/ESRA maintenance modelling and applications project group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 8th International Conference on Reliability, Maintainability and Safety (ICRMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chengdu, China. pp.563-565, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS.2009.5270126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de Tests Partiels & Systèmes de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances et Nouvelles Technologies en Maintenance, PENTOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.Politiques de Tests Partiels &amp; Systèmes de Sécurité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance optimization method for commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Safety and Reliability Conference (Esrel 2009), September 2009, Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Network-Based Safety-Related Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Condition-based Maintenance Policy for Deteriorating System in Presence of Covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of health monitoring strategies for a gradually deteriorating system in a stressfull envirnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assement and Management (PSAM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance models for deteriorating systems in stressful environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Maintenance Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combination of Safety Integrity Levels (SILs) according to IEC61508 Merging Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs Intelligents : Nouvelles Technologies et Nouvelles Problématiques pour la Sûreté de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.3A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost study for deteriorating systems: age-replacement policy vs. condition-based maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk-Sopot, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance approaches for deteriorating system influenced by environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. pp.469-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for non-stationary deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reliability and Maintainability Symposium (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Las Vegas, United States. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2008.4925846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-component systems modeling for quantifying complex maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lonchampt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental stress factors in maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Surete et Securite des Grands Systemes 3SGS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of complex maintenance strategies for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Maintenance and Facility Management - MM2007 Maintenance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the independence of defense lines of a new nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2007, ESREL 2007 - Risk, Reliability and Societal Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining statistical process control and condition-based maintenance for gradually deteriorating systems subject to stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe failures impact on Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and performance assessment of complex maintenance programs for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lonchampt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th ESReDA Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la politique de maintenance pour un système à dégradation graduelle stressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.142-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build an adequate set of minimal cut sets for PSA importance measures calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Probabilistic Safety Assessment and Management - PSAM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Maintenance Policy Combining Statistical Process Control and Condition-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 ESReDA Seminar on Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.210-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating importance measures in PSA at different levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2405-2412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Maintenance Policy Based on Two Explicative Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring device performance for a preventive maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS '06. Annual Reliability and Maintainability Symposium, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Newport Beach, United States. pp.476-480, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2006.1677419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul, au moyen d’EPS, de facteurs d’importance à différents niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congres de Maitrise des Risques et de Sûreté de Fonctionnement - LambdaMu 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation des méthodes de calcul des facteurs d'importance fiabilistes pour les systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance factors and common cause failures : which impact on preventive maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Analysis - PSA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité et défaillances de cause commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès international pluridisciplinaire Qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of maintenance strategies using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of False Alarms on the Optimization of the Maintenance Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management PSAM 7 - ESREL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost analysis of a two-component parallel system with failure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Isbel Zequeira Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium Reliability and Maintainability, 2004 - RAMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Los Angeles, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2004.1285451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'accélération de la simulation de Monte Carlo basée sur le &amp;quot;failure biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hazard Rate Process for Imperfectly Monitored Multi-Unit Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2003 - ESREL 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy optimized with imperfect and/or partial monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Reliability and Maintainability (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Tampa, United States. pp.406-411, </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2003.1182023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Monitoring Quality on the Performance of the Maintenance Policy for a Two-Unit System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Washington DC, United States. pp.1011-1016, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36625-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement asymptotique d'un système sous surveillance continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Complex Maintenance Policies using Stochastic Petri Nets in Decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for a two-components system with stochastic dependences and imperfect monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Mathematical Methods in Reliability - Methodology and practice - MMR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategy with non-periodic inspections for a multi-component system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Mathematical Methods in Reliability - Methodology and practice - MMR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maintenance planning for a repairable system wich is inoperative during maintenance operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-unit systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-units systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance preventive d'un système avec dépendances stochastiques et défauts de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles-Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ESReDA Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for a continuously monitored system, in decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRA/ISdF, European Conference on System Dependability and Safety - ESREL 2002 - Lambda-Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance avec délai pour un système sous surveillance continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation versus Markovian Methods in System Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'évaluation des performances d'une politique de maintenance conditionnelle avec prise en compte de l'indisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de maintenance simple pour un système série à deux composants avec dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for Maintenance Cost Optimization under Availability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability, ESREL 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two monitoring/maintenance strategies for a stochastically deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple maintenance policy for a two-unit series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Regulation-Based and Condition-Based Maintenance Policies: a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous time predictive maintenance scheduling for a deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reliability and Maintainability Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Philadelphia, United States. pp.150-155, </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2001.902458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of Condition-Based Maintenance Planning for Continuous-State Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/SAFEPROCESS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ateliers logiciels SdF pour l'analyse de sûreté de fonctionnement des respirateurs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national de sûreté de fonctionnement Mouvement Français pour la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preventive maintenance policies using multiphased Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de maintenance conditionnelle continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe journées de statistique - SDFS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de politiques de maintenance conditionnelle pour des systèmes multicomposants à dégradation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe journées de statistique - SDFS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning and Supply Chain process analyses using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Evaluation of Condition-Based Maintenance Policies for Multi-Component Continuous-State Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation continue - étude et comparaison de politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système soumis à une maintenance préventive déterministe et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation graduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctoriales d'automatique - JDA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamic inspection/replacement planning in condition-based maintenance for deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of systems subject to partial renewals for preventive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des grandeurs de sûreté de fonctionnement d'un système à renouvellements partiels par modélisation markovienne multi-phasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées de Statistique - ASU'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'inspections optimales pour le diagnostic et la maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation continue : étude et comparaison de politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès pluridisciplinaire Qualité et Sûreté de Fonctionnement - QUALITA '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance indicators of the correlation process for non ambiguous doppler frequency estimation in multiple PRF radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Alengrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 8th European Signal Processing Conference (EUSIPCO 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Condition Based Maintenance: Balancing Circularity and Spare Parts Availability Within Finite Maintenance Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Mathematical Methods in Reliability (MMR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative performance evaluation framework for power based wind turbine fault detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Offshore 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management - ESREL 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedes Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis - CRC Press, 2011, 9780429217265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration Modelling and Preventive Maintenance of Critical Torrential Protection Structures towards Improved Resilience – A Petri Net based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Remenyte-Prescott; V. Kopustinskas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the Resilience of Infrastructure Networks - An ESReDA Project Group Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.166-181, 2021, 978-2-930928-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APPRODYN project: dynamic reliability approaches to modeling critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.181-222, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of imperfect monitoring information in condition-based maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology and Engineering Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1157-1179, 2012, 9780415698085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet APPRODYN : approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.181-222, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Factors and Maintenance Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNV, pp.331-360, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modelling in reliability centered maintenance model with application to power plant systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.783-798, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and performance evaluation of condition-based maintenance policies for gradually deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.309-330, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Maintained Multicomponent Systems for Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-272, 2010, Springer Series in Reliability Engineering, 978-1-84882-213-9. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-213-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs intelligents : Nouvelles technologies et nouvelles problématiques pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kahn, A. Lannoy, D. Person-Silhol, D. Vasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation, innovation, perception : des défis pour la maîtrise des risques à l'horizon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Chapitre 5, 2010, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Complex Maintenance Strategies for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lonchampt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Maintenance and Infrastructure Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-137, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Quantitative Risk Analysis and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.1862-1868, 2008, 9780470061596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of routes and driving parameters for cycle degradation minimization in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : SE2151358(A1) ; EP4426580(A1) ; WO2023078590(A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device, computer program product and storage medium containing said program, for monitoring a metabolic state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3127323 (A1), EP4404841(A1) WO2023041885 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de diagnostic d'une pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088440/EP3654047. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dégradations et prise en compte des covariables - Rapport final du contrat de collaboration EDF/UTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Université de technologie de Troyes; EDF. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mapping pour la modélisation des DCC: analyse critique de la bibliographie et préconisation de démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de technologie de Troyes. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro défaillance et paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans l'estimation des paramètres des modèles DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC pour les groupes de quatre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de défaillances de cause commune (DCC), retour d'expérience (REX) et estimation des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas : système de graissage d'une turbopompe alimentaire, rapport de contrat d'association UTT/EDF R&D (département Management des Risques Industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes; EDF R&amp;D (département Management des Risques Industriels). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin d'étude conduite en collaboration avec l'Institut Français du Textile et de l'Habillement (IFTH) sur les méthodes de maintenance pratiquées dans les PME/PMI de la filière maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Matthelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes et outils de simulation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de contrat, convention ASTReE - TAEMA n° 97-001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Université de technologie de Troyes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId786"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Berenguer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in an ARD ∞ Wiener degradation and maintenance model under different observation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 240 (1), pp.261-277. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X251348825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-model ensemble and its portability for the prognostics of direct methanol fuel cells under different dynamic operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengang Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 270, pp.112179. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.112179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement learning-based maintenance scheduling for a stochastic deteriorating fuel cell considering stack-to-stack heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 256, pp.110700. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2024.110700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleet‐Wide Data‐Driven Model Generation Process for Residual‐Based Fault Detection in Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.e70050. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.70050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal post-prognostics decision making for multi-stack fuel cells in transportation: toward joint load allocation and maintenance scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.2456-2466. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTE.2024.3423404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life (RUL) Control of Controlled Systems Under Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (18), pp.8095-8116. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.70105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First hitting time distribution and cost assessment in a two-unit system with dependent degradation processes and subject to imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 239 (1), pp.182-206. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X231211378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deterioration-aware energy management strategy for the lifetime improvement of a multi-stack fuel cell system subject to a random dynamic load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 241 (January 2024), pp.109660 (17). </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300 (February), pp.117202. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint electric vehicle routing and battery health management integrating an explicit state of charge model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109892. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.109892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and inference for a degradation process with partial maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (7), pp.3729-3750. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.3618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation analysis of degrading systems based on bivariate Wiener processes under imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (6), pp.1651-1674. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporating cascading effects analysis in the maintenance policy assessment of torrent check dams against torrential floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 243 (March), pp.109875. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-prognostics decision-making strategy for load allocation on a stochastically deteriorating multi-stack fuel cell system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X221086381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Preventive Replacements Dates and Covariate Inspections for Repairable Systems in Varying Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 308 (3), pp.1126-1141. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual life-based importance measures for predictive maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (1), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X211028112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference for a Wiener‐based degradation model with imperfect maintenance actions under different observation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (3), pp.352-371. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-turbine approach for improving performance of wind turbine powerbased fault detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue Intelligent Condition Monitoring of Wind Power Systems, 15 (8), pp.2806. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15082806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling multivariate degradation processes with time‐variant covariates and imperfect maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.592-611. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage due to start-stop cycles of turbine runners under high-cycle fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153 (December), pp.106458. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration estimation for predicting and controlling RUL of a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 113, pp.97-110. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2020.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration Modeling and Maintenance Assessment using Physics-Informed Stochastic Petri Nets: Application to Torrent Protection Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 210 (June), pp.107524. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical comparison of power-based wind turbine fault-detection methods using a realistic framework for SCADA data simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.110961. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2021.110961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual age models with time-dependent covariates: A framework for simulation, parametric inference and quality of estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203 (November), pp.107054. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.107054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106633. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Isolation for Proton Exchange Membrane Fuel Cell Using Impedance Measurements and Multiphysics Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (5), pp.558-569. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.202000022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for techno-economic parameters uncertainties for robust design of remote microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116, pp.105531. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.105531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect inspections for continuous degradation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.311-334. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2020.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal inspection and maintenance for a repairable k-out-of-n: G warm standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 193 (January), pp.106669. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the remaining useful life of Proton Exchange Membrane Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, pp.479-501. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation analysis based on an extended inverse Gaussian process model with skew-normal random effects and measurement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.261-270. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Predictive Maintenance Decision-Making Framework Considering Improved System Health Prognosis Precision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2018.2829771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined mono- and multi-turbine approach for fault indicator synthesis and wind turbine monitoring using SCADA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.272-281. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2018.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of monitoring quality and replacement decisions in condition-based maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189 (September), pp.177-195. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear step-stress accelerated degradation modelling considering three sources of variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 172, pp.207 - 215. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton exchange membrane fuel cell remaining useful life prognostics considering degradation recovery phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (4), pp.415 - 424. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X18776825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM-oriented Degradation Indicators for Batteries and Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue: 6th International Conference on Fundamentals &amp; Developments of Fuel Cells (FDFC2015), 3rd – 5th February 2015, Toulouse, France, 17 (2), pp.268-276. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201600075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed maintenance modelling considering speed restriction for a railway section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 231 (4), pp.411-428. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X17709200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-phase electrical signals analysis for mechanical faults monitoring in rotating machine systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 92, pp.278-292. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01473564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of diagnostic and prognostic condition indices for efficient and robust maintenance decision-making of systems subject to stress corrosion cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.237-254. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online condition monitoring of wind turbines through three-phase electrical signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), pp.66-72. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/204764216819708087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-level maintenance policy for a multi-component and multi-failure mode system with two independent failure modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.50-63. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-and-usage-based maintenance policies for a partially observable deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 230 (1), pp.120-129. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X15609863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Evaluation of Railway Rolling Stock Failures Using FMECA Technique: A Case Study of Passenger Door System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Dinmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakalli Alkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf W Labib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Rail Transit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3-4), pp.128-145. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40864-016-0043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (28), pp.162 - 167. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning and dynamic grouping for multi-component systems with positive and negative economic dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (2), pp.145-170. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imaman/dpu007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping for multi-component systems with availability constraints and limited maintenance teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.56-67. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-criteria maintenance policies for a system subject to competing wear and δ-shock failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 229 (6), pp.485-500. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X15584263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An opportunistic condition-based maintenance policy for offshore wind turbine blades subjected to degradation and environmental shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 142, pp.463-471. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Decision-Making for The Predictive Maintenance of k -Out-of- n :F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.94-117. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2014.2337791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance policies for a combined wear and shock deterioration model with covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.268-283. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance grouping strategy for multi-component systems with dynamic contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 132, pp.233-249. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insight - Non-Destructive Testing &amp; Condition Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56 (8), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1784/insi.2014.56.8.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Mean Residual Life as a Condition Index for Condition-Based Maintenance Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (7), pp.877-893. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2013.2290772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.51-59. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Time-Limited Information for Maintenance Decision Support: A Predictive Approach under Maintenance Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.ID 983595. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/983595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative comprehensive framework using belief functions for parameter and model uncertainty analysis in nuclear probabilistic risk assessment applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 227 (5), pp.471-490. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12474154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue of selected articles from ESREL 2011 - Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 120, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance decision framework for deteriorating systems operating under variable environment and uncertain condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.602-623. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12465718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Information Adaptive Condition-Based Maintenance Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (4), pp.373-382. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2011.563095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling age-based maintenance strategies with minimal repairs for systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 218 (1), pp.140-151. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2011.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of failure on demand of safety systems: impact of partial test distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (4), pp.426-436. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12448142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance with imperfect preventive repairs for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (6), pp.624-633. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.1431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : Special issue of selected articles from ESREL 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 226 (6), pp.566-567. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X12470585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Decision-Making for Systems Operating Under Indirect Condition Monitoring: Value of Online Information and Impact of Measurement Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (2), pp.410-425. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2012.2194174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling multicomponent systems to quantify reliability centred maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 225 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11402269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Weide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.103-104. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X11411978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policies for a two-units system: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 09 (02), pp.127-149. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539302000718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability of Digital-Based Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (7), pp.793-813. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis for new technology-based transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 92 (2), pp.299-313. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based dynamic maintenance operations planning & grouping. Application to commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (6), pp.601-610. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A periodic inspection and replacement policy for systems subject to competing failure modes due to degradation and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 96 (4), pp.497-508. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability assessment of network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (5), pp.622-631. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2011.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling parameter and model uncertainties by continuous gates in fault tree analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based inspection/replacement policies for non-monotone deteriorating systems with environmental covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.921-934. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal inspection/replacement policy in presence of covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (8), pp.921--934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure rate evaluation with influencing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.187-193. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2009.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From differential to difference importance measures for Markov reliability models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 204 (3), pp.513-521. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2009.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A min cut-set-wise truncation procedure for importance measures computation in probabilistic safety assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (11), pp.1827-1837. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive maintenance policy for a gradually deteriorating system subject to stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.418-431. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for deteriorating system evolving in a stressful environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (4), pp.613-622. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Cost Study for Deteriorating Systems: Age-replacement Policy vs. Condition-based Maintenance Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials &amp; Structural Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (2), pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of safety integrity levels (SILs): A study of IEC61508 merging rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on a Finite Time Horizon and Application to Markovian Multi-State Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 222 (3), pp.449-461. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability importance analysis of Markovian systems at steady state using perturbation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93, pp.1605- 1615. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2008.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modelling and optimization of monitoring and maintenance performance for a two-unit parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 221 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/1748006XJRR31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (2), pp.126-130. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité, facteurs d'importance et défaillances de cause commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (7), pp.763-785. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.40.763-785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hazard rate process for imperfectly monitored multi-unit systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (2-3), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-based maintenance policy with non-periodic inspections for a two-unit series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (1), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of replacement times using imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (4), pp.523-533. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2003.821944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical comparison of methods to assess sum-of-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 79 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(02)00165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential condition-based maintenance scheduling for a deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150 (2), pp.451-461. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(02)00593-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for a continuously monitored deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability in the Engineering and Informational Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (2), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269964803172063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential condition-based repair/replacement policy with non-periodic inspections for a system subject to continuous wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models in Business and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (4), pp.327-347. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asmb.493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A condition-based maintenance policy for stochastically deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (2), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(01)00148-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-time predictive-maintenance scheduling for a deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.1011518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model for hybrid maintenance policies evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 08 (03), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539301000499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure multiseuil pour l'optimisation de la maintenance des systèmes à détérioration continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 35 (10), pp.1235-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de maintenance conditionnelle à temps continu pour un système à détérioration graduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 141 (3), pp.69-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (264)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescriptive maintenance and routing for a fleet of degrading vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.1522-1529, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4426-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Load-Dependent Degradation Modeling For PEM Fuel Cells: AMulti-Health Index Approach Toward Energy Management in Multi-StackSystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Houjayrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.2, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic and Energy Management for Multi-Stack Fuel Cell Systems with Stochastic Non-Homogeneous Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Houjayrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.1530-1537, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, dynamic modeling, and monitoring of the degradation of hydroelectric production infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Society for Risk Analysis - Europe; University of Stavanger, Jun 2025, Stavanger, Norway. pp.1310-1317, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of mountain natural risks analysis: assessment of reach, seasonal expo- sure and presence probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dezert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carladous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL SRA-E 2025 - 35th European Safety and Reliability &amp; 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Conference; Society of Risk Analysis - Europe, Jun 2025, Stavanger, Norway. pp.766-773, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Condition-based Maintenance: Balancing Circularity and SpareParts Availability Within Finite Maintenance Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Data Exploration for Bayesian Stochastic Petri Net-BasedDegradation Modelling in Hydropower Assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Lally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic-Driven Energy Management and Maintenance Strategies for Multi-Stack Fuel Cells with Stochastic Degradation under Dynamic Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Houjayrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2025 - 13th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; Université de Lorraine, Jul 2025, Nancy, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2025.01.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation In Bivariate Wiener Degradation Process Subject To Imperfect Preventive MaintenanceConsidering Different Observation Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracovie, Poland. pp.153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dynamical model for diagnosis, prognosis and health-aware control of Lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.658-663, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inspection/Replacement Policy for a Degrading System with Imperfect Partial Maintenance Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracovie, Poland. pp.147-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk and resilience-informed decision-making for strategic territorial risk management: from methodologies to practical implementation for infrastructures exposed to mountain natural hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carladous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESReDA 2024 - 63rd Seminar on resilience assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EU Joint Research Centre; ESReDA, Oct 2023, Ispra, Italy. pp.107-109, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/2808748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remanufacturing In Vehicle Maintenance: Logistic Challenge And Constraint Or Opportunity For Increasing Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracow, Poland. pp.59-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voting-Based Condition Monitoring Using Set Of Indicators For Fleet-Wide Fault Detection In Wind Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2024 - 34th European Safety and Reliabiity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association; Polish Safety and Reliability Association, Jun 2024, Cracow, Poland. pp.179-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effect of control gains on wind turbine drive-train deterioration: An experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.616-621, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reconditionnement dans la maintenance des véhicules: Défi logistique et contrainte, ou opportunité pour accroître la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024 - 2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique - SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health-aware Control for Health Management of Lithium-ion Battery in a V2Grid Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chetan Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHME 2024 - European Conference of the PHM Society 2024 - PHME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2024, Prague, Czech Republic. pp.10, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2024.v8i1.4086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect maintenance in correlated bivariate Wiener model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminar 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gdynia Maritime University, Jul 2023, Krakow, Poland. pp.7 - 18, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26408/srsp-2023-01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state-space approach for remaining useful life control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2023 - 22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Efficacy Assessment of Deteriorating Protection Structures Subjected to Natural Phenomena in Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASP 2023 - 14th International Conference on Applications of Statistics and Probability in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Dublin, Ireland. Paper 437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery degradation aware vehicle routing with speed and acceleration limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2023 - 12th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Joint Use of An Ensemble of Linear Residuals to Improve Fault Detection in Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton; European Safety and Reliability Association, Sep 2023, Southampton, United Kingdom. pp.1784-1791, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P657-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of degradation model parameters: impact of the information concerning degradation levels and failure times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaopeng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcie, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation analysis in a system subject to a Wiener bivariate degradation model and imperfect repairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcia, Spain. pp.55-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance optimization for high-speed train wheels with deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianli Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling imperfect maintenance in an ARD1-type degradation model through partial maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2023 - 12th International Conference On Mathematical Methods In Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Murcia, May 2023, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of start and stop cycles on hydropower plants: modelling the deterioration of the equipment to evaluate the cycling cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Pollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIC 2022 - 14th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.012057, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/1136/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First hitting time distribution in a two-component system subject to a degradation and imperfect maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2023 - 12th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2023, Nottingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2023.01.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperfect maintenance policy in a degrading system with two dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining Useful Life Control of a Deteriorating Wind Turbine with Flexible-Shaft Drive-Train</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Southampton; European Safety and Reliability Conference, Sep 2023, Southampton, United Kingdom. pp.1800-1807, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P602-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation analysis in a controlled flexible drive train subject to torsional phenomena under different wind speed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Spinola Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2022 - 10th International Conference on Systems and Control (ICSC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven Model Generation Process for Thermal Monitoring of Wind Farm Main Components through Residual Indicators Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Dublin; ESRA, Aug 2022, Dublin, Ireland. pp.1393-1400, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R23-01-601-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for a degradation-based imperfect maintenance model with different information levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Dublin; ESRA; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04044216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Dublin; European Safety and Reliability Association; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.2797-2804, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S21-05-576-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767911v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A load allocation strategy for stochastically deteriorating multi-stack PEM fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.R22-01-051, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R22-01-051-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of routes and driving parameters for battery degradation management in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/503700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel Cell Stochastic Deterioration Modeling for Energy Management in a Multi-stack System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRMS 2022 - 13th International Conference on Reliability, Maintainability, and Safety (ICRMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University Hong-Kong, Aug 2022, Kowloon, Hong-Kong, China. pp.104-108, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS55680.2022.9944566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical inference for a Wiener-based degradation model with imperfect maintenance actions under different observation schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-scheduling wind-turbine control to mitigate the effects of weather conditions on the drive-train degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; University of Cyprus, Jun 2022, Pafos, Cyprus. pp.6, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battery degradation model for mission assignment in a fleet of electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel cell stochastic deterioration modeling for energy management in a multi-stack system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongliang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS Spring Metting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network for Business and Industrial Statistics, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Generic Decision Framework for Prescriptive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCEAM 2021 - 15th World Congress on Engineering Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bonito, Brazil. pp.263-273, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-96794-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term degradation estimation of wind turbine drive-train under a gain-scheduling control strategy according to the weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2022 - 5th IFAC Workshop on Advanced Maintenance Engineering, Services and Technologies - AMEST 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC; Universidad de los Andes; Tecnológico de Monterrey, Jul 2022, Bogotá, Colombia. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Age Models: Monitoring Information Level and Quality of Parametric Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Starts and Stops on the Aging of Hydroelectric Generator Stators by Thermal Cycling: Empirical Study and Accelerated Lifetime Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Drommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3214-3221, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_315-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of a wind-turbine drive-train under turbulent conditions: effect of the control law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Esther Romero Fandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2021 - 5th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Raphaël, France. pp.335-340, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol52990.2021.9595837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On post-prognosis decision making for predictive maintenance and optimal operation of deteriorating systems (Plenary Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Workshop on Applied Mathematics - Technology for the Future 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Ostrava, Feb 2021, Ostrava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Optimization of a Balanced System with Tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.364-368, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_534-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closed-loop prescriptive maintenance approach for an usage dependent deteriorating item - Application to a critical vehicle component</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2465-2472, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_545-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2630-2637, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Orlando, FL, United States. pp.02E1-047, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-prognostics decision-making strategy to manage the economic lifetime of a two-stack PEMFC system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Orlando, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications; University of Nottingham, Jun 2021, Online Event, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling multivariate degradation processes with time-variant covariates and imperfect maintenance effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_088-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Start and Stop Costs for Hydro Power Plants: A Critical Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivian Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Badina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - PSAM 2020 - 30th European Safety and Reliability Conference and 15th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise (Virtual conference), Italy. Paper# 4102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Folleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vinuesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Folleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vinuesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut pour la Maîtrise des Risques, Oct 2020, Le Havre (e-congrès), France. pp.490-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-prognostics decision making for a two-stacks fuel cell system based on a load-dependent deterioration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Outbib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHME 2020 - European Conference of the Prognostics and Health management (PHM) Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Turin, Italy. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Parameter Estimation for Virtual Age Models with Time-Dependent Covariates: Methodology and Performance Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Brenière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1025-1032, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0191-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sensitivity assessment on the optimization of the design of complex energy systems: Two complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRES 2019 - International Renewable Energy Storage Conference (IRES 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perturbed Inverse Gaussian Process Model with Time Varying Variance-To-Mean Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songhua Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.739-745, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0144-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation Analysis and Preventive Maintenance Modelling and Assessment for Improved Resilience of Critical Infrastructures - Application to Torrent Checkdams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleiman Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Data Association, May 2019, Linz, Austria. pp.144-155, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2760/23760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sensitivity assessment on the optimization of the design of complex energy systems: two complementary approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2019 - 25th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. Paper #877, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34890/351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRL-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.1229-1235, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0132-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint assignment of missions and maintenance operations for a fleet of deteriorating vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2019 - 11th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, City University Hong-Kong, Jun 2019, Hong Kong, China. Paper #202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management and Resilience Assessment of Protection Works against Natural Hazards in Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Integrated Disaster Risk Management, Oct 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCADA data based realistic simulation framework to evaluate environmental impact on performance of wind turbine condition monitoring systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2019 - 4th International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.360-365, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modeling Framework for Efficacy Assessment and Preventive Maintenance of Torrential Protection Works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleiman Hariri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.444-451, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0327-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic production load sharing and maintenance scheduling for optimal operation of a fleet of assets: application to a wind farm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruochen Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2019 - 11th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Hong Kong, China. Paper #282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint dynamic scheduling of missions and maintenance for a commercial heavy vehicle: value of on-line information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocéane Tedie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2018, Varsovie, Poland. pp.837-842, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wind turbine faulty production profiles and performance assessment of fault monitoring methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHME 2018 - 4th European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PHM Society, Jul 2018, Utrecht, Netherlands. Paper 378, 8pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive approach to jointly schedule missions and maintenances for a deteriorating vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kéomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocéane Tedie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018 - 28th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU-ESRA, Jun 2018, Trondheim, Norway. pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sensitivity assessment on the optimization of the design and operation of complex energy systems: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ruby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bourasseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2018 - 28th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NTNU-ESRA, Jun 2018, Trondheim, Norway. pp.2627-2634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ensemble of models for integrating dependent sources of information for the prognosis of the RUL of PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Hydrogène, Systèmes et Piles à Combustible 3652</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An architecture for controlling the remaining useful lifetime of a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2018 - 10th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Aug 2018, Varsovie, Poland. pp.861-866, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic sequential decision making for missions and maintenances scheduling for a deteriorating vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocéane Tedie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2018 - 14th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Los Angeles, United States. Paper #31, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration estimation for remaining useful lifetime prognosis in a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Federation of Automatic Control (IFAC 2017), Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional reliability-based importance measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borgonovo Emanuele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Online Inspection for Multi-level Prognostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based fault detection using analytical redundancy for automotive proton exchange membrane fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2017 - 27th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Portoroz, Slovenia. pp.905-911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A POMDP model for the joint optimization of condition monitoring quality and replacement decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Local Aggregation of an Ensemble of Models for RUL Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2017 - 10th International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition Monitoring of a Friction Drive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCAC 2017 - 3rd IEEE Colombian Conference on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cartagena de Indias, Colombia. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCAC.2017.8276461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric predictive maintenance decision framework considering the system health prognosis accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMER 2016 - 1st International Conference on Applied Mathematics in Engineering and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ho Chi Minh City, Vietnam. pp.81-89, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b21348-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bearing faults monitoring in electrical rotating machines through three-phase electrical signals analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2016 - MFPT 2016 - 13th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Improvements of Particle Filtering Based Prognosis for PEM Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2016 - Workshop on Advanced Maintenance Engineering, Services and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2016, Biarritz, France. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration modelling of contact surfaces for a friction drive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2016 - 26th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, UK Safety and Reliability Society and European Safety and Reliability Association-ESRA, Sep 2016, Glasgow, United Kingdom. pp.1961-1968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competing deterioration processes modeling and RUL estimation based on factorial hidden Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Mathematics and its Applications, Jul 2016, Londres, United Kingdom. pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set-invariance analysis for deterioration prediction on a roller-on-tire actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Jair Rodriguez Obando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2016 - 3rd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting condition monitoring quality for condition-based maintenance optimization of deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Phuong Khanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mode, Effects and Criticality Analysis of Railway Rolling Stock Assets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateme Dinmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babakalli Alkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashraf W Labib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Railway Technology: Research, Development and Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Cagliari, Italy. Paper 256, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.110.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and analysis of SCADA data-based methods for health monitoring of wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2413-2421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells: What can be learnt from battery State of Charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHM-oriented degradation indicators for PEM fuel cells:What can be learnt from battery State of Charge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dacheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yousfi-Steiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2015 - 6th International Conference on Fundamentals &amp; Development of Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. Paper #190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Approach for MFOP-based Maintenance Policy of Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.416-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On stochastic modelling of maintenance for continuously monitored systems subject to multiple deterioration and external shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2015 - 9th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tokyo, Japan. pp.810-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Branch Hidden Semi-Markov Modeling for RUL Prognosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2015 - Annual Reliability and Maintainability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Palm Harbor, FL, United States. pp.122-128, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2015.7105132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online condition monitoring of wind turbines through three-phase electrical signature analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2015 - MFPT 2015 - 12th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognosis based on Multi-branch Hidden semi-Markov Models: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed Maintenance Model For Deteriorating Track Using Colored Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.464-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed maintenance modelling with speed restriction for railway section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From RUL Prediction and Prognosis to Maintenance Decision: Looking for the Missing Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated dynamic predictive maintenance planning with advanced deterioration and remaining useful lifetime estimation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Lucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Adolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.2261-2269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jump Markov Linear Systems for deterioration modeling and Remaining Useful Life estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1287-1295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of analysing non-stationary electrical signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Usage-Informed Preventive Maintenance Policy to Optimize the Maintenance Free Operating Period for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2014 - 12th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Honolulu, Hawaii, United States. Paper #137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reactive multi-component maintenance policy for offshore wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013 - 23rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.811-817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for computing efficient electrical indicators for offshore wind turbine monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Cablea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CM 2014 - MFPT 2014 - 11th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Manchester, United Kingdom. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimal condition-based maintenance policy for offshore wind turbine blades subject to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Shafiee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.280-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden Markov Models for diagnostics and prognostics of systems under multiple deterioration modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Trung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1197-1204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01027509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance dynamique pour un système multi-composant intégrant les informations de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMdR - Institut pour la Maîtrise des Risques, Oct 2014, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Colored Petri Net model for railway track maintenance with two-level inspection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Shang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1227-1235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la modélisation LCC d'une infrastructure ferroviaire à base de réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Antoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Murgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.Article 5A-4, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité dynamique : estimation de la sûreté de systèmes dynamiques hybrides complexes dans le domaine hydraulique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Broy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dijoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda Mu 19 - 19e Congrès de Maîtrise des Risques et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. pp.Article 4B-3, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SCADA data for fault detection in wind turbines: local internal model vs distance to a wind farm reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevost Frédéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMNO 2014 - 4th International Conference on Condition Monitoring of Machinery in Non-Stationary Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France. Paper #43881</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of decision criteria to optimize a dynamic maintenance policy based on Maintenance Free Operating Period concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIMAR 2014 - 8th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMA - Institute of Mathematics and its Applications, Jul 2014, Oxford, United Kingdom. pp.173-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Maintenance Policy Based on the Blade of Offshore Wind Turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS 2013 - 59th Annual Reliability and Maintainability Symposium (RAMS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orlando, Floride, United States. pp.6517637, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2013.6517637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reliable condition index for condition-based maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Tung Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SysTol 2013 - 2nd International Conference on Control and Fault-Tolerant Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.826-831, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysTol.2013.6693923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Opportunistic Predictive Maintenance Decision-Making for k-out-of-n:F Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RQD 2013 - 9th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Honolulu, Hawaii, United States. pp.265-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of maintenance policy for system with competing failure modes, wear failure and delta-shock failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2013 - 8th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Stellenbosch, South Africa. pp.372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliability-based Opportunistic Predictive Maintenance Model for k-out-of-n Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.493-498, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maintenance Free Operating Period Policy for a Multi-Component System with Different Information Levels on the Components State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM2013 - 2013 Prognostic and System Health Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Milan, Italy. pp.1051-1056, </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1333176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to model and assess reliability of large dynamic hybrid systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Broy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chraibi Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dijoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2013 - 8th International Conference on Mathematical Methods in Reliability : Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Stellenbosch, South Africa. pp.28-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a deterioration system with shock in dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.505-509, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual useful lifetime prognosis and design of control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.411-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remaining lifetime assessment of a deteriorating system operating under permanent effect of fluctuant environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2012 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.777-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade-based maintenance policy of offshore wind turbine with the presence of covariate under random shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEM 2012 - IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Hong Kong, China. pp.802-806, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2012.6837850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter and Model uncertainty Analysis in Probabilistic Risk Assessment at EDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de maîtrise des risques et sûreté de fonctionnement - Lambda Mu 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le choix d'un indicateur conditionnel robuste pour la décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.889-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictive maintenance strategy based on mean residual life for systems subject to competing failures due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.375-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance activities planning and grouping for complex structure systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study for condition-based maintenance combined with on-line monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of time-limited and monitoring information for maintenance decision support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.480-485, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance for complex structure systems with non-negligible replacement time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMEST 2012 - 2nd IFAC Workshop on Advanced Maintenance Engineering, Service and Technology, A-Mest'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Séville, Spain. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored maintenance optimization within Maintenance on Demand project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lesobre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.491-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variable environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference: Advances in Safety, Reliability and Risk Management, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.801-809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance for a deteriorating system subject to random shocks and environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2012 - PSAM 2012 - the Annual European Safety and Reliability Conference and 11th International Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the construction of mean residual life for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico City, Mexico. pp.654-659, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouping maintenance strategy with availability constraint under limited repairmen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Canh Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2012 - 8th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Mexico city, Mexico. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120829-3-MX-2028.00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic grouping maintenance strategy with time limited opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brissaud Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard Keomany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the European Safety and Reliability Association, ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on updating belief functions for parameter uncertainty representation in Nuclear Probabilistic Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Imprecise Probability: Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in probabilistic risk assessment: Comparison of probabilistic and non probabilistic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dutfoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management - ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive condition-based maintenance models for deteriorating systems operating under variables environment and indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive sequential maintenance decision for a deteriorating system with covariates and maintenance constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Safety and Reliability (ESREL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environement for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-based maintenance policies with minimal repairs for single unit systems subject to competing failure modes due to degradation and shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability: Theory, Methods, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation-based maintenance or mean residual life-based maintenance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique "Surveillance, Sûreté, Sécurité des Grands Systèmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter and model uncertainty analysis using dempster-shafer theory in nuclear probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Assessment and Analysis 2011, PSA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wilmington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic maintenance policy based on RUL bayesian updating for components with exponential degradation pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IMA International Conference on the Modelling in Industrial Maintenance and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive residual-based maintenance policy for a deteriorating system in dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Safety and Reliability (ESREL 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2263-2270, </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b11433-320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance strategies for a partially observable deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management - ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de maintenance pour un système indirectement observable: apport de l'information de pronostic en-ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Doctorales/Journées Nationales MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance under an imperfect repair policy for a deteriorating production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cambridge, United Kingdom. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of applying the prognostic on maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiabilité des Capteurs-Transmetteurs intégrant des Fonctionnalités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.6C-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of epistemic uncertainties with non-probabilistic approaches in applications of Probabilistic Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Probabilistic Safety Assessment and Management 2010, PSAM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling resource constraint component activity in network-based safety-related system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a Reliability Centered Maintenance model to assess the performances of complex maintenance strategies in nuclear power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of prognostic in maintenance decision-making for a deteriorating system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition based maintenance model for a production deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control and Fault-Tolerant Systems (SysTol'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nice, France. 6p, </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSTOL.2010.5675955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic maintenance policy based on prognostic for a single-unit system under indirect condition monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th ESReDA Seminar &amp; 3rd joint ESReDA/ESRA seminar on Advanced Maintenance Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability Issues for Intelligent Transmitters and Reliability Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Control Problems in Manufacturing, INCOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.10.3182/20090603-3-RU-2001.0129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of RUL-based and deterioration-based maintenance policies for gradually deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Smidts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece. Dynamic Reliability Modeling of Cooperating Digital-Based Systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring information for maintenance decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inmaculada T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Annual Reliability and Maintainability Symposium (RAMS 2010). The International Symposium on Product Quality and Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategies in dynamic environments for repairable systems with minimal repairs dependent on their deterioration level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.T. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Annual Conference: Reliability, Risk and Safety: Back to the Future, ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, France. pp.1459-1465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference, PSAM 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States. Improving availability and safety of control systems by cooperation between intelligent transmitters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation non-probabiliste des incertitudes et prise de décision dans les applications des études probabilistes de sûreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement - Lambda-Mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance scheduling according to the component degradation of a commercial heavy vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'apport de l'information de surveillance dans la prise de décision en maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis by Dempster-Shafer theory in probabilistic risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tu Duong Le Duy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability of Failure of Safety-Critical Systems Subject to Partial Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Maintainability Symposium, RAMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.14B4, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2010.5447972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification dynamique d'opérations de maintenance tenant compte de la dégradation des composants d'un véhicule industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010: Sixième Conférence Internationale Francophone d'Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual-based inspection/replacement policy for a deteriorating system with Markovian covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Conference on Industrial Engineering and Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Macao, China. pp.636-640, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2010.5674526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de maintenance adaptative pour un système soumis à une dégradation indirectement observable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Importance Measure of Markov Models Using Perturbation Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.981-987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of condition monitoring for a single-unit system subject to competing failure modes due to wear and traumatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khac Tuan Huynh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inma T. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2009 - Mathematical Methods in Reliability : Theory, Methods, Applications. VI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.294-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive condition-based maintenance policy with environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Decision Analysis in Maintenance Optimization and Flood Management - Symposium in remembrance of Prof. Jan M. van Noortwijk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study of an Intelligent Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, San Francisco, United States. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FACTEUR DE SENSIBILITE MULTI-DIRECTIONNELLE ET FACTEUR D'IMPORTANCE FIABILISTE DIFFERENTIEL POUR UN SYSTEME MARKOVIEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Instrumented System reliability evaluation with Influencing Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2008, and 17th Annual Meeting of the Society for Risk Analysis - Europe, SRA-Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.2003-2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403104v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux politiques de maintenance préventive pour des systèmes à dégradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du GDRMACS : JNMACS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Angers, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical maintenance operation schedule for commercial heavy vehicles using estimated degradation level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of complex safety-related systems in accordance with IEC 61508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1555-1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESReDA/ESRA maintenance modelling and applications project group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 8th International Conference on Reliability, Maintainability and Safety (ICRMS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Chengdu, China. pp.563-565, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRMS.2009.5270126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de Tests Partiels & Systèmes de Sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performances et Nouvelles Technologies en Maintenance, PENTOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Autrans, France. pp.Politiques de Tests Partiels &amp; Systèmes de Sécurité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic maintenance optimization method for commercial heavy vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Safety and Reliability Conference (Esrel 2009), September 2009, Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Prague, Czech Republic. pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Network-Based Safety-Related Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2009 - Reliability, Risk and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. pp.1649-1656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Condition-based Maintenance Policy for Deteriorating System in Presence of Covariates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of health monitoring strategies for a gradually deteriorating system in a stressfull envirnment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assement and Management (PSAM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, China. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on the Differential Importance Measures of Markovian Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Probabilistic Safety Assessement and Management Conference (PSAM 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, hong kong, China. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs Intelligents : Nouvelles Technologies et Nouvelles Problématiques pour la Sûreté de Fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise des Risques et de Sûreté de Fonctionnement, Lambda-Mu 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.3A-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403106v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost study for deteriorating systems: age-replacement policy vs. condition-based maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keomany Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Artus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cocquempot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Safety and Reliability Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Gdansk-Sopot, Poland. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for non-stationary deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reliability and Maintainability Symposium (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Las Vegas, United States. pp.CDROM, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2008.4925846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance approaches for deteriorating system influenced by environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, Spain. pp.469-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Combination of Safety Integrity Levels (SILs) according to IEC61508 Merging Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-based maintenance models for deteriorating systems in stressful environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Maintenance Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of environmental stress factors in maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Surete et Securite des Grands Systemes 3SGS08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-component systems modeling for quantifying complex maintenance strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lonchampt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17th SRA Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining statistical process control and condition-based maintenance for gradually deteriorating systems subject to stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.265-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the independence of defense lines of a new nuclear power plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2007, ESREL 2007 - Risk, Reliability and Societal Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DE SENSIBILITE PAR ANALYSE DE PERTURBATION POUR UN SYSTEME MARKOVIEN : APPLICATION A LA FIABILITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Doctorales / Journées Nationales MACS, JD-JN-MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Reims, France. pp.CDROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of complex maintenance strategies for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Maintenance and Facility Management - MM2007 Maintenance Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe failures impact on Safety Instrumented Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference - ESREL 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and performance assessment of complex maintenance programs for multi-component systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lonchampt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32th ESReDA Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance Measure on Finite Time Horizon and Application to Markovian Multi-state Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavanger, Norway. pp.229-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la politique de maintenance pour un système à dégradation graduelle stressé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Maroc. pp.142-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and importance analysis of Markov models using perturbation analysis: Applications in reliability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1769-1775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Maintenance Policy Based on Two Explicative Variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build an adequate set of minimal cut sets for PSA importance measures calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Probabilistic Safety Assessment and Management - PSAM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Predictive Maintenance Policy Combining Statistical Process Control and Condition-Based Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas G. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31 ESReDA Seminar on Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, France. pp.210-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculating importance measures in PSA at different levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.2405-2412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the monitoring device performance for a preventive maintenance policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAMS '06. Annual Reliability and Maintainability Symposium, 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Newport Beach, United States. pp.476-480, </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2006.1677419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul, au moyen d’EPS, de facteurs d’importance à différents niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congres de Maitrise des Risques et de Sûreté de Fonctionnement - LambdaMu 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de sensibilité et défaillances de cause commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès international pluridisciplinaire Qualité et sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison et évaluation des méthodes de calcul des facteurs d'importance fiabilistes pour les systèmes dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Phuc Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00705260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance factors and common cause failures : which impact on preventive maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Huyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura Voicu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Topical Meeting on Probabilistic Safety Analysis - PSA 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of False Alarms on the Optimization of the Maintenance Decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Probabilistic Safety Assessment and Management PSAM 7 - ESREL 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of maintenance strategies using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance cost analysis of a two-component parallel system with failure interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romulo Isbel Zequeira Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium Reliability and Maintainability, 2004 - RAMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Los Angeles, United States. pp.220-225, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2004.1285451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'accélération de la simulation de Monte Carlo basée sur le &amp;quot;failure biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Hazard Rate Process for Imperfectly Monitored Multi-Unit Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2003 - ESREL 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for two-unit parallel systems based on imperfect monitoring information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy optimized with imperfect and/or partial monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Reliability and Maintainability (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Tampa, United States. pp.406-411, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2003.1182023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Monitoring Quality on the Performance of the Maintenance Policy for a Two-Unit System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Washington DC, United States. pp.1011-1016, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)36625-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-units systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 IEEE International Conference on Systems, Man and Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Yasmine Hammamet, Tunisia. pp.362-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating monitoring and maintenance strategies for multi-unit systems with stochastic dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SMC 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement asymptotique d'un système sous surveillance continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Complex Maintenance Policies using Stochastic Petri Nets in Decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance strategy with non-periodic inspections for a multi-component system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Mathematical Methods in Reliability - Methodology and practice - MMR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic maintenance planning for a repairable system wich is inoperative during maintenance operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, San Juan, Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance policy for a two-components system with stochastic dependences and imperfect monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Mathematical Methods in Reliability - Methodology and practice - MMR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance preventive d'un système avec dépendances stochastiques et défauts de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Bruxelles-Louvain la Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic failure rate of a continuously monitored system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ESReDA Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A maintenance policy for a continuously monitored system, in decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRA/ISdF, European Conference on System Dependability and Safety - ESREL 2002 - Lambda-Mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation versus Markovian Methods in System Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance avec délai pour un système sous surveillance continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'évaluation des performances d'une politique de maintenance conditionnelle avec prise en compte de l'indisponibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique de maintenance simple pour un système série à deux composants avec dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIèmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for Maintenance Cost Optimization under Availability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability, ESREL 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two monitoring/maintenance strategies for a stochastically deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple maintenance policy for a two-unit series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001 - 10th International symposium on Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Regulation-Based and Condition-Based Maintenance Policies: a Stochastic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh ISSAT International Conference on Reliability and Quality in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous time predictive maintenance scheduling for a deteriorating system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reliability and Maintainability Symposium.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Philadelphia, United States. pp.150-155, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2001.902458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de politiques de maintenance conditionnelle pour des systèmes multicomposants à dégradation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe journées de statistique - SDFS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Study of Condition-Based Maintenance Planning for Continuous-State Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC/SAFEPROCESS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preventive maintenance policies using multiphased Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de maintenance conditionnelle continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roussignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe journées de statistique - SDFS 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ateliers logiciels SdF pour l'analyse de sûreté de fonctionnement des respirateurs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national de sûreté de fonctionnement Mouvement Français pour la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning and Supply Chain process analyses using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Evaluation of Condition-Based Maintenance Policies for Multi-Component Continuous-State Deteriorating Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation continue - étude et comparaison de politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système soumis à une maintenance préventive déterministe et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation graduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctoriales d'automatique - JDA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dynamic inspection/replacement planning in condition-based maintenance for deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of systems subject to partial renewals for preventive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des grandeurs de sûreté de fonctionnement d'un système à renouvellements partiels par modélisation markovienne multi-phasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées de Statistique - ASU'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'inspections optimales pour le diagnostic et la maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance conditionnelle des systèmes à dégradation continue : étude et comparaison de politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès pluridisciplinaire Qualité et Sûreté de Fonctionnement - QUALITA '99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance indicators of the correlation process for non ambiguous doppler frequency estimation in multiple PRF radars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Alengrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996 8th European Signal Processing Conference (EUSIPCO 1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Condition Based Maintenance: Balancing Circularity and Spare Parts Availability Within Finite Maintenance Horizons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Boujemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2025 - 13th International Conference on Mathematical Methods in Reliability (MMR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative performance evaluation framework for power based wind turbine fault detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lebranchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WindEurope Offshore 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in Safety, Reliability and Risk Management - ESREL 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guedes Soares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis - CRC Press, 2011, 9780429217265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterioration Modelling and Preventive Maintenance of Critical Torrential Protection Structures towards Improved Resilience – A Petri Net based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Chahrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Remenyte-Prescott; V. Kopustinskas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling the Resilience of Infrastructure Networks - An ESReDA Project Group Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.166-181, 2021, 978-2-930928-11-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of imperfect monitoring information in condition-based maintenance decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Technology and Engineering Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1157-1179, 2012, 9780415698085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The APPRODYN project: dynamic reliability approaches to modeling critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde and Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision and Safety of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.181-222, 2012, 978-1-84821-413-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet APPRODYN : approches de la fiabilité dynamique pour modéliser des systèmes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génia Babykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Brinzei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nada Matta, Yves Vandenboomgaerde et Jean Arlat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision, surveillance et sûreté de fonctionnement des grands systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.181-222, 2012, Traité Information, Commande, Communication, IC2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Factors and Maintenance Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Deloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNV, pp.331-360, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation modelling in reliability centered maintenance model with application to power plant systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.783-798, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic modelling and performance evaluation of condition-based maintenance policies for gradually deteriorating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Castanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maintenance Modelling and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Det Norske Veritas, pp.309-330, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Maintained Multicomponent Systems for Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-272, 2010, Springer Series in Reliability Engineering, 978-1-84882-213-9. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84882-213-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs intelligents : Nouvelles technologies et nouvelles problématiques pour la sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Kahn, A. Lannoy, D. Person-Silhol, D. Vasseur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation, innovation, perception : des défis pour la maîtrise des risques à l'horizon 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Chapitre 5, 2010, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation of Complex Maintenance Strategies for Multi-Component Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Zille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Lonchampt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Maintenance and Infrastructure Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.125-137, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Quantitative Risk Analysis and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.1862-1868, 2008, 9780470061596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of routes and driving parameters for cycle degradation minimization in electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Dias Longhitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Echard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Tidriri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : SE2151358(A1) ; EP4426580(A1) ; WO2023078590(A1). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method, device, computer program product and storage medium containing said program, for monitoring a metabolic state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jairo Martinez Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3127323 (A1), EP4404841(A1) WO2023041885 (A1). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de diagnostic d'une pile à combustible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3088440/EP3654047. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide multicritère à la décision pour l'analyse des risques sanitaires liés aux solutions fondées sur la nature en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Agustina Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Tacnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559315v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Peaucelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trentesaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülgün Alpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Postoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des dégradations et prise en compte des covariables - Rapport final du contrat de collaboration EDF/UTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Université de technologie de Troyes; EDF. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mapping pour la modélisation des DCC: analyse critique de la bibliographie et préconisation de démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de technologie de Troyes. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro défaillance et paramètres DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des incertitudes dans l'estimation des paramètres des modèles DCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitra Fouladirad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la spécificité des tests EDF à l'estimation des paramètres DCC pour les groupes de quatre composants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de défaillances de cause commune (DCC), retour d'expérience (REX) et estimation des paramètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des facteurs d'importance pour les systèmes à modèles comportementaux ou dynamiques - Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuc Do Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas : système de graissage d'une turbopompe alimentaire, rapport de contrat d'association UTT/EDF R&D (département Management des Risques Industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes; EDF R&amp;D (département Management des Risques Industriels). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin d'étude conduite en collaboration avec l'Institut Français du Textile et de l'Habillement (IFTH) sur les méthodes de maintenance pratiquées dans les PME/PMI de la filière maille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Matthelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Nizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes et outils de simulation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de contrat, convention ASTReE - TAEMA n° 97-001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Université de technologie de Troyes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId791"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454656v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Dong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengang Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.112179" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Raymond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebranchu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.70050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bautista" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Castro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X231211378" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427482v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Echard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.109892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3618" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738186v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Breni&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.12.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211028112" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906300v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Aziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Prevost" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082806" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2742" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivian Savin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106458" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110961" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02955627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jullian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heiries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202000022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106633" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924766v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304447v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nadal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhua Hao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.05.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304685v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106669" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.031" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prevost" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.11.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2829771" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18776825" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrews" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17709200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cablea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.11.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Zhu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.020" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397367v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deloux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15609863" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Dinmohammadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakalli Alkali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Shafiee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf W Labib" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-016-0043-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227381v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Finkelstein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.05.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NXVP03X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15584263" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133738v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2337791" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.04.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRQKGCQ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2014.56.8.443" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003865v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2290772" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872425v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/983595" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868014v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Duong Le Duy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12474154" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859911v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZJCN54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12465718" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697217v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2011.563095" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790729v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T. Castro" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723988v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12448142" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715273v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1431" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B1QXFZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764223v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12470585" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2012.2194174" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Weide" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11411978" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332002v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539302000718" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Smidts" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MW2K7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.09.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NF18F2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02352982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11402269" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Artus" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.009" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK75T6Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790728v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292872v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.05.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZX97MTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553013v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR313" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615154v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Zhao" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.04.005" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FDNLD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533561v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDGBLN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284361v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.05.015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJHLFBDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361288v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.04.002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362164v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR148" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-12RRC16P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.02.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGLBH563-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799910v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR31" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/785D52325F655B604F8E6133FC17119A62F05134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303413v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5HRNVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.763-785" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E929E774A4E11108DD0B0B18F97714141B3F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z16T401-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.011" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NXCPTL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284119v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.04.013" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ2X7F94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356490v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2003.821944" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562560v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(02)00165-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FVR6MCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00593-3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD42Q16D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332021v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964803172063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE1F4FDB5ABF5DF84589A67BE019491157348CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.493" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNCH22ZH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284115v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00148-X" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HNWN85C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307396v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.1011518" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297219v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539301000499" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365932v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365917v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279327v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lally" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gigot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292886v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Boujemaa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.80" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Houjayrie" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4426-cd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292931v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.03" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292899v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.65" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281853v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.30" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744964v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T Castro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744959v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696165v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Robert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744974v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611259v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246355v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P657-cd" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322351v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247090v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bautista" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248836v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Xie" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322353v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianli Men" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313976v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247096v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26408/srsp-2023-01" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950783v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Badina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pollier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drommi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012057" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322346v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831958v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877225v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R23-01-601-cd" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044216v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717814v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.187" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877529v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622205v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_24" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443019v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_315-cd" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149501v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442946v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605776" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443125v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_545-cd" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450091v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_534-cd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298540v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_088-cd" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124702v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163292v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34890/351" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127900v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgonovo Emanuele" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0132-cd" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324834v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0144-cd" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072307v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334403v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0191-cd" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163347v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334411v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864769" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163340v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887934v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;omany Bouvard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoc&#233;ane Tedie" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887672v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887418v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902212v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.672" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945775v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530996v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300475v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2549" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596890v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411388v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21348-15" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868279v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402872v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407032v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.256" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122912v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237912v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868276v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240120v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237914v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258449v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237908v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237913v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237911v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Lucke" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adolf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christien" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879443v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066228v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063008v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Murgue" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56094" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243664v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979124v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103191v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062957v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Broy" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Chraibi" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56121" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098008v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842720v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2013.6517637" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872424v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tung Mai" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693923" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879408v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878277v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863312v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333083" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878268v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chraibi Hassane" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776776v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765916v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765912v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2012.6837850" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776761v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765059v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00189" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610797v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793762v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793756v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765052v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00182" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776757v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776764v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793253v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00144" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366378v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557288v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558047v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558042v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586203v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586089v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557283v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052624v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586195v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573803v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558037v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573796v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-320" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573757v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705199v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533560v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593208v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464845v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705206v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675955" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558062v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507445v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628336v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557298v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557293v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huynh" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533557v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628343v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366380v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Castro" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366073v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447963" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710626v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507468v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610798v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558054v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586209v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507456v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447972" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710600v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362056v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2010.5674526" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510216v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403104v3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430431v2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573814v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558068v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507448v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710955v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711037v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308875v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS.2009.5270126" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507453v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710560v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464855v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866308v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363185v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363198v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464858v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403106v2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799920v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363190v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363183v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2008.4925846" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628356v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363195v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628368v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586019v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363176v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464877v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628378v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362146v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593531v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363193v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593412v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363196v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356497v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2006.1677419" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610800v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705260v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phuc Do" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593743v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huyart" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Voicu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610801v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464886v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557303v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02331804v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Isbel Zequeira Alfonso" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2004.1285451" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557305v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630528v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557311v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2003.1182023" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610802v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557326v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36625-9" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610804v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563330v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Jellouli" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630556v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628474v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628462v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558098v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366381v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558091v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610812v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610806v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610808v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563542v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630596v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558101v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630639v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593970v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558104v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630612v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307390v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2001.902458" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630669v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563567v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563570v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610809v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630679v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563366v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630647v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630709v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563583v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630700v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630728v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630748v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358680v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alengrin" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286007v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391923v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273237v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762917v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjaher" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558107v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675333v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573696v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630789v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630777v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630803v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-213-9_12" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF6C683A2E5BF2C1039D25A36916F99443CDBA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533564v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630827v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630871v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832243v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959378v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558115v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558120v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558131v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558133v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558140v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558147v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563674v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630937v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthelie" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nizard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563677v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563687v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Bautista" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma Castro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X251348825" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454656v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Dong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengang Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.112179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829153v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi Steiner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongliang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cadet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2024.110700" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Raymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbonnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebranchu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.70050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3423404" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Spinola Felix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jairo Martinez Molina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X231211378" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257440v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109660" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Dias Longhitano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Echard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.109892" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.3618" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X221086381" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Breni&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.12.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Do Van" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X211028112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2742" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Aziz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Prevost" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15082806" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138349v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.2600" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463291v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivian Savin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Badina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Jair Rodriguez Obando" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.10.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.110961" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.107054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283838v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106633" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02955627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jullian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heiries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.202000022" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Nadal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ruby" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourasseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.105531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songhua Hao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.05.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.106669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yousfi-Steiner" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.01.060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Tuan Huynh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2018.2829771" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965733v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prevost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2018.11.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113548v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.04.034" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723016v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.12.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885664v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X18776825" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201600075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Andrews" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X17709200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cablea" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411368v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.11.022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540338v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/204764216819708087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397340v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Zhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.020" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Deloux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15609863" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407047v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateme Dinmohammadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babakalli Alkali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Shafiee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf W Labib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40864-016-0043-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868248v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976120v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Canh Vu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpu007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151129v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.04.022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230514v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15584263" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Finkelstein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.05.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NXVP03X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2014.2337791" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2015.04.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRQKGCQ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059466v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2014.08.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28602H1X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1784/insi.2014.56.8.443" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada T. Castro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2013.2290772" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818261v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvard Keomany" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.03.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M3SL75C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872425v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Khoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/983595" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868014v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Duong Le Duy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12474154" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.06.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNZJCN54-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790731v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12465718" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697217v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2011.563095" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790729v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T. Castro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723988v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brissaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12448142" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715273v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.1431" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6B1QXFZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X12470585" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790730v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2012.2194174" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02352982v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11402269" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02318978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Weide" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X11411978" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539302000718" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815828v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Smidts" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MW2K7M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charpentier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.09.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3NF18F2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709697v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Artus" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cocquempot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.11.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK75T6Z2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.12.018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2011.05.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZX97MTH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Zhao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.04.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G85FDNLD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533561v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2009.07.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JDGBLN8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705188v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duflot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.05.015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJHLFBDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.04.002" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362164v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR148" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-12RRC16P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799910v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keomany Bouvard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlp.2008.02.003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGLBH563-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705194v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR146" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705179v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2008.02.020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02325414v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1748006XJRR31" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/785D52325F655B604F8E6133FC17119A62F05134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303413v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roussignol" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.03.008" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5HRNVJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.40.763-785" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E929E774A4E11108DD0B0B18F97714141B3F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.017" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z16T401-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.011" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NXCPTL9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.04.013" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ2X7F94-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356490v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2003.821944" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562560v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(02)00165-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FVR6MCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362239v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(02)00593-3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD42Q16D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269964803172063" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDE1F4FDB5ABF5DF84589A67BE019491157348CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290435v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.493" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DNCH22ZH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284115v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(01)00148-X" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HNWN85C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.1011518" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297219v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539301000499" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365932v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365917v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293231v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4426-cd" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292931v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Houjayrie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.03" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279594v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P7472-cd" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279327v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Lally" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gigot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P4074-cd" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293163v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P8986-cd" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292886v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Boujemaa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Robert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.80" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292899v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.65" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2025.01.30" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inma T Castro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689058v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Kulkarni" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Orchard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.294" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744959v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696165v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Robert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744974v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744878v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Esther Romero Fandino" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.287" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611259v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744898v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2024.v8i1.4086" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247096v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26408/srsp-2023-01" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246729v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313976v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.4" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246355v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P657-cd" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248836v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaopeng Xie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247090v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bautista" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322353v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianli Men" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322351v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950783v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Badina" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pollier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drommi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1136/1/012057" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322346v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2023.01.1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831958v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246857v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P602-cd" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924622v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Tidriri" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993835" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877225v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R23-01-601-cd" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044216v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843418v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R22-01-051-cd" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717814v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.187" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860547v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS55680.2022.9944566" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877476v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717796v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.179" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877529v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877421v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622205v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96794-9_24" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796669v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.177" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442946v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605776" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443019v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_315-cd" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450112v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol52990.2021.9595837" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149501v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450091v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_534-cd" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443125v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_545-cd" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03386042v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Outbib" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605719" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298540v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_088-cd" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124702v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946950v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334403v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0191-cd" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072307v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324834v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0144-cd" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163292v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34890/351" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127900v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borgonovo Emanuele" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0132-cd" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163347v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lesobre" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334411v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864769" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163340v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902212v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;omany Bouvard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoc&#233;ane Tedie" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.672" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887418v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887934v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887672v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131060v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Steiner" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870552v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.676" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945775v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564499v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530996v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300475v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2549" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596890v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530978v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01617415v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628575v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCAC.2017.8276461" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411388v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b21348-15" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402872v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868279v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376794v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370513v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739733" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317149v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407032v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.256" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237912v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868276v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122912v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240137v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240120v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258449v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237914v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237908v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237913v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237911v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Lucke" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Adolf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christien" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103191v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016673v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879443v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979124v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243664v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374924v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56099" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063008v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoni" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Murgue" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56094" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062957v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Broy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dijoux" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Chraibi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Donat" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56121" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098008v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prevost Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243647v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842720v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2013.6517637" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872424v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Tung Mai" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysTol.2013.6693923" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879408v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878277v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863312v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333083" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863328v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1333176" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878268v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chraibi Hassane" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765052v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00182" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776776v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765916v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765912v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2012.6837850" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610797v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793762v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793756v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695783v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776761v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765059v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00189" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732421v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776757v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366378v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776764v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793253v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00144" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695786v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120829-3-MX-2028.00194" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695779v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brissaud Florent" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586203v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586089v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dutfoy" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557283v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052624v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557288v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558047v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558042v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653175v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nia Babykina" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouissou" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Brinzei" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586195v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573803v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573796v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b11433-320" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573757v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558037v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705199v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557293v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huynh" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533560v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593208v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464845v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628336v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557298v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705206v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2010.5675955" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558062v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507445v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628343v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533557v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366073v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447963" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366380v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.T. Castro" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507468v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610798v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710626v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558054v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586209v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507456v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2010.5447972" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710600v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362056v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2010.5674526" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510216v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705213v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558068v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573814v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430431v2" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705251v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403104v3" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711037v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710955v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507448v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308875v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRMS.2009.5270126" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507453v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710560v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464855v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866308v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363185v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705241v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403106v2" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799920v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363183v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2008.4925846" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363190v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464858v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363198v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363195v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628356v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Lonchampt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363176v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02586019v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705269v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628368v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464877v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628378v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705221v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362146v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705234v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363196v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593531v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363193v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. Yeung" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593412v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356497v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2006.1677419" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610800v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610801v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705260v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Phuc Do" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593743v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Huyart" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Voicu" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557303v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464886v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02331804v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulo Isbel Zequeira Alfonso" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2004.1285451" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557305v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630528v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557311v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2003.1182023" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610802v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02557326v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)36625-9" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366381v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558098v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610804v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563330v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Jellouli" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628474v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02628462v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630556v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558091v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610812v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610806v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563542v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610808v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630596v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558101v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630639v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02593970v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558104v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630612v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307390v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2001.902458" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630679v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630669v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563570v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02610809v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563567v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563366v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630647v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630709v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563583v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630700v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630728v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630748v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358680v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alengrin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286007v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391923v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02273237v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedes Soares" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558107v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762917v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjaher" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675333v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573696v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630789v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630777v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630803v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84882-213-9_12" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF6C683A2E5BF2C1039D25A36916F99443CDBA1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533564v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630827v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630871v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832243v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746280v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chorin" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959378v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559315v2" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Agustina Aranda" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558115v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558120v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558131v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558133v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558140v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558147v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02558152v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563674v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630937v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Matthelie" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nizard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563677v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563687v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>