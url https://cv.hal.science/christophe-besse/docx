--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -854,313 +854,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798328v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading properties for SIR models on homogeneous trees</w:t>
+                <w:t xml:space="preserve">Discrete transparent boundary conditions for the two-dimensional leap-frog scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Faye</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11538-021-00948-7⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.S535-S571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251359v1</w:t>
+                <w:t xml:space="preserve">hal-02280886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of epidemic spreading on connected graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82 (6), pp.52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00285-021-01602-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete transparent boundary conditions for the two-dimensional leap-frog scheme</w:t>
+                <w:t xml:space="preserve">Spreading properties for SIR models on homogeneous trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Noble</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 55, pp.S535-S571. </w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (11), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11538-021-00948-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280886v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconvergence of the Strang splitting when using the Crank-Nicolson scheme for parabolic PDEs with Dirichlet and oblique boundary conditions</w:t>
               </w:r>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mésognon-Gireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1803,456 +1803,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition algorithms for two dimensional linear Schrödinger equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoring quasireversibility with a single topological charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Álvarez Zúñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Xing</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-017-0375-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.053618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165101v2</w:t>
+                <w:t xml:space="preserve">hal-01634474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order exponential integrators for nonlinear Schrödinger equations with application to rotating Bose-Einstein condensates</w:t>
+                <w:t xml:space="preserve">Domain decomposition algorithms for two dimensional linear Schrödinger equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1029047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.735-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-017-0375-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170888v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete transparent boundary conditions for the mixed KDV-BBM equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 345, pp.484-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring quasireversibility with a single topological charge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High order exponential integrators for nonlinear Schrödinger equations with application to rotating Bose-Einstein condensates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (5), pp.053618. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (3), pp.1387-1411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1029047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01634474v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of the imaginary time method for spectrally computing the stationary states of Gross-Pitaevskii equations</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarz waveform relaxation method for one dimensional Schrödinger equation with general potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (2), pp.393-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition algorithms for the two dimensional nonlinear Schrödinger equation and simulation of Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.277-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3193,260 +3193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for the dynamics of the nonlinear Schrödinger/Gross-Pitaevskii equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Antoine</w:t>
+                <w:t xml:space="preserve">Efficient numerical methods for strongly anisotropic elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhu Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Besse</w:t>
+                <w:t xml:space="preserve">Fabrice Deluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), p. 231-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-012-9630-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094312v1</w:t>
+                <w:t xml:space="preserve">hal-00961522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical methods for strongly anisotropic elliptic equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational methods for the dynamics of the nonlinear Schrödinger/Gross-Pitaevskii equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weizhu Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-012-9630-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (12), pp.2621-2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00961522v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for the Two-Dimensional Schrödinger Equation with an Exterior Potential. Part I: Construction and a priori Estimates</w:t>
               </w:r>
@@ -3530,282 +3530,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of Knudsen layer for Euler-Poisson system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic regimes, Knudsen layer, numerical schemes: Definition of boundary fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Charles</w:t>
+                <w:t xml:space="preserve">Saja Borghol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Besse</w:t>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Goudon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Dudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.519--561</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905329v1</w:t>
+                <w:t xml:space="preserve">hal-00905330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic regimes, Knudsen layer, numerical schemes: Definition of boundary fluxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical approximation of Knudsen layer for Euler-Poisson system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vauchelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saja Borghol</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, CEMRACS'10 research achievements: Numerical modeling of fusion, 32, pp.177--194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905330v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for Solving N-Dimensional Stationary Schrödinger Equations with Unbounded Potentials and Nonlinearities</w:t>
               </w:r>
@@ -4303,265 +4303,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonicity properties of blow-up time for nonlinear Schrödinger equation: numerical tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review of Transparent and Artificial Boundary Conditions Techniques for Linear and Nonlinear Schrödinger Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mauser</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Peter Stimming</w:t>
+                <w:t xml:space="preserve">Achim Schädle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.729-796</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020062v2</w:t>
+                <w:t xml:space="preserve">hal-00347884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Transparent and Artificial Boundary Conditions Techniques for Linear and Nonlinear Schrödinger Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Antoine</w:t>
+                <w:t xml:space="preserve">Monotonicity properties of blow-up time for nonlinear Schrödinger equation: numerical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Arnold</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Achim Schädle</w:t>
+                <w:t xml:space="preserve">Hans-Peter Stimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (1), pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2008.9.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347884v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020062v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Boundary Conditions for One-Dimensional Cubic Nonlinear Schrodinger Equations</w:t>
               </w:r>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4761,96 +4761,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relaxation scheme for the nonlinear Schrödinger equation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Schemes for the Simulation of the Two-Dimensional Schrödinger Equation using Non-Reflecting Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42 n° 3, pp.934--952 (electronic)</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 73, pp.1779-1799</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018462v1</w:t>
+                <w:t xml:space="preserve">hal-00141066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes for the simulation of the two-dimensional Schrödinger equation using non-reflecting boundary conditions.</w:t>
               </w:r>
@@ -4925,122 +4951,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Schemes for the Simulation of the Two-Dimensional Schrödinger Equation using Non-Reflecting Boundary Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A relaxation scheme for the nonlinear Schrödinger equation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 73, pp.1779-1799</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 n° 3, pp.934--952 (electronic)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141066v1</w:t>
+                <w:t xml:space="preserve">hal-00018462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model hierarchy for ionospheric plasma modeling.</w:t>
               </w:r>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6395,77 +6395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effcient numerical methods for strongly anisotropic elliptic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6746,51 +6746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690078v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Capel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fouilh&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00948-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019230v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01602-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992821v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;sognon-Gireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0943-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Haas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165101v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0375-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170888v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo &#193;lvarez Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rispoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.05.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0153-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105043v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gudmundsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigtryggur Hauksson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Johnsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reinisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Manolescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201400048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.07.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deluzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negulescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9630-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK0055B5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Borghol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKZ74296-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Sch&#228;dle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00159-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z60X3L5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(01)01213-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FKXB8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4442(98)80405-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lille1.fr/~cempi/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93698-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690078v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Capel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fouilh&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01602-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00948-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992821v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;sognon-Gireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0943-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Haas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo &#193;lvarez Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053618" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165101v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0375-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170888v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rispoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.05.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0153-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105043v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gudmundsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigtryggur Hauksson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Johnsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reinisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Manolescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201400048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deluzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negulescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9630-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK0055B5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.07.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Borghol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKZ74296-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Sch&#228;dle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00159-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z60X3L5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(01)01213-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FKXB8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4442(98)80405-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lille1.fr/~cempi/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93698-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>