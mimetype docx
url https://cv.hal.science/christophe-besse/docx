--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -854,313 +854,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798328v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete transparent boundary conditions for the two-dimensional leap-frog scheme</w:t>
+                <w:t xml:space="preserve">Dynamics of epidemic spreading on connected graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Noble</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (6), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-021-01602-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280886v1</w:t>
+                <w:t xml:space="preserve">hal-03019230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of epidemic spreading on connected graphs</w:t>
+                <w:t xml:space="preserve">Spreading properties for SIR models on homogeneous trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-021-01602-5⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (11), pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11538-021-00948-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019230v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading properties for SIR models on homogeneous trees</w:t>
+                <w:t xml:space="preserve">Discrete transparent boundary conditions for the two-dimensional leap-frog scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Faye</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 83 (11), pp.114. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55, pp.S535-S571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11538-021-00948-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251359v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconvergence of the Strang splitting when using the Crank-Nicolson scheme for parabolic PDEs with Dirichlet and oblique boundary conditions</w:t>
               </w:r>
@@ -1601,51 +1601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mésognon-Gireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1803,456 +1803,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring quasireversibility with a single topological charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Domain decomposition algorithms for two dimensional linear Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Álvarez Zúñiga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
+                <w:t xml:space="preserve">Feng Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053618⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.735-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-017-0375-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634474v1</w:t>
+                <w:t xml:space="preserve">hal-01165101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition algorithms for two dimensional linear Schrödinger equation</w:t>
+                <w:t xml:space="preserve">Discrete transparent boundary conditions for the mixed KDV-BBM equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feng Xing</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-017-0375-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 345, pp.484-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165101v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete transparent boundary conditions for the mixed KDV-BBM equation</w:t>
+                <w:t xml:space="preserve">High order exponential integrators for nonlinear Schrödinger equations with application to rotating Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Sanchez</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.05.031⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (3), pp.1387-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1029047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373388v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order exponential integrators for nonlinear Schrödinger equations with application to rotating Bose-Einstein condensates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoring quasireversibility with a single topological charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Álvarez Zúñiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Lacroix-Violet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duboscq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéry-Odelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (3), pp.1387-1411. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (5), pp.053618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1029047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.053618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170888v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration of the imaginary time method for spectrally computing the stationary states of Gross-Pitaevskii equations</w:t>
               </w:r>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarz waveform relaxation method for one dimensional Schrödinger equation with general potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (2), pp.393-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition algorithms for the two dimensional nonlinear Schrödinger equation and simulation of Bose-Einstein condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.277-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3193,260 +3193,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient numerical methods for strongly anisotropic elliptic equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational methods for the dynamics of the nonlinear Schrödinger/Gross-Pitaevskii equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weizhu Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-012-9630-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (12), pp.2621-2633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961522v1</w:t>
+                <w:t xml:space="preserve">hal-01094312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for the dynamics of the nonlinear Schrödinger/Gross-Pitaevskii equations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient numerical methods for strongly anisotropic elliptic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deluzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Negulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (1), p. 231-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-012-9630-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2013.07.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01094312v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00961522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing Boundary Conditions for the Two-Dimensional Schrödinger Equation with an Exterior Potential. Part I: Construction and a priori Estimates</w:t>
               </w:r>
@@ -4681,51 +4681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Degond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6395,77 +6395,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effcient numerical methods for strongly anisotropic elliptic equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Deluzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6746,51 +6746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690078v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Capel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fouilh&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01602-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00948-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992821v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;sognon-Gireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0943-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Haas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634474v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo &#193;lvarez Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053618" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165101v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0375-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170888v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rispoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.05.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0153-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105043v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gudmundsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigtryggur Hauksson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Johnsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reinisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Manolescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201400048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deluzet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negulescu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9630-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK0055B5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094312v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.07.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Borghol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKZ74296-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Sch&#228;dle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00159-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z60X3L5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(01)01213-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FKXB8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4442(98)80405-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lille1.fr/~cempi/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93698-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151806v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duboscq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Coz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuan Dung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rogier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.108906" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690078v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Faye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roquejoffre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingmin Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/9007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.78" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352814v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Dung Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111196" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Capel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Fouilh&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2022211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798328v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.126" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01602-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-021-00948-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992821v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Descombes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dujardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lacroix-Violet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drz067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741189v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2019.03.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t M&#233;sognon-Gireau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0943-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maunoury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouysset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pernet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol-Andr&#233; Haas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.09.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165101v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-017-0375-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373388v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.05.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170888v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1029047" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo &#193;lvarez Z&#250;&#241;iga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Billy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ry-Odelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.053618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356227v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rispoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2017.05.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-016-0153-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.17" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105043v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Ehrhardt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/num.22058" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.09.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907845v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidar Gudmundsson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigtryggur Hauksson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arni Johnsen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reinisch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Manolescu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201400048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fliss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ramdani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Klein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian M&#233;hats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120899017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094312v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Bao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2013.07.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deluzet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Negulescu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Yang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-012-9630-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK0055B5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755639v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251250025X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905330v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saja Borghol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vauchelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Violet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090780535" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2008.09.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKZ74296-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Arnold" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Sch&#228;dle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020062v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stimming" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2008.9.11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Degond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gallice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018462v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gallice" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018461v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert J. Mauser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Stimming" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourgeade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2004015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00159-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z60X3L5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036142900381497" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319989v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2001106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(01)01213-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9FKXB8J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0764-4442(98)80405-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211554v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Garreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.univ-lille1.fr/~cempi/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743384v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93698-7_54" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141072v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>