--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -480,647 +480,647 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
+                <w:t xml:space="preserve">Pressure and temperature diagram of C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; from atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
+                <w:t xml:space="preserve">Karim Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Gatti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wuttig</w:t>
+                <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0213022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576788v1</w:t>
+                <w:t xml:space="preserve">hal-04735903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learningenabled molecular simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to Lee and Elliott: Changes of bonding upon crystallization in phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hedman</w:t>
+                <w:t xml:space="preserve">Carl-Friedrich Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Mclean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeo Maruyama</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Wuttig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2405294121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576749v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Lee and Elliott: Changes of bonding upon crystallization in phase change materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Friedrich Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 121 (19), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2405294121⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 121 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735881v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and temperature diagram of C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; from atomistic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learningenabled molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Hakim</w:t>
+                <w:t xml:space="preserve">Ben Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
+                <w:t xml:space="preserve">Shigeo Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Andreas Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (9), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0213022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735903v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learning-enabled molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeo Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andreas Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.4076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735833v1</w:t>
@@ -1131,126 +1131,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Friedrich Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735868v1</w:t>
@@ -1581,51 +1581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko Kauppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1787,291 +1787,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach for determining the chiral indices of carbon nanotubes from high-resolution transmission electron microscopy images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology control of metallic nanoparticles supported on carbon substrates in catalytic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Castan</w:t>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 169, pp.465-474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.086⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 159, pp.504-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442933v1</w:t>
+                <w:t xml:space="preserve">hal-02426040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of metallic nanoparticles supported on carbon substrates in catalytic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Magnin</w:t>
+                <w:t xml:space="preserve">A deep learning approach for determining the chiral indices of carbon nanotubes from high-resolution transmission electron microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+                <w:t xml:space="preserve">Alice Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Amara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
+                <w:t xml:space="preserve">Annick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159, pp.504-511. </w:t>
+              <w:t xml:space="preserve">, 2020, 169, pp.465-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426040v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Geological Fate of Terrestrial Organic Matter: Lignin vs Cellulose</w:t>
               </w:r>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2185,351 +2185,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale structural identification and evolution of Co-W-C ternary SWCNT catalytic nanoparticles: High-resolution STEM imaging on SiO 2</w:t>
+                <w:t xml:space="preserve">Cutting floating single-walled carbon nanotubes with a ‘CO2 blade’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua An</w:t>
+                <w:t xml:space="preserve">Ying Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akihito Kumamoto</w:t>
+                <w:t xml:space="preserve">Nan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Xiang</w:t>
+                <w:t xml:space="preserve">Patrik Laiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiki Inoue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Keigo Otsuka</w:t>
+                <w:t xml:space="preserve">Saeed Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aat9459⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 143, pp.481-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293135v1</w:t>
+                <w:t xml:space="preserve">hal-01975655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting floating single-walled carbon nanotubes with a ‘CO2 blade’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic-scale structural identification and evolution of Co-W-C ternary SWCNT catalytic nanoparticles: High-resolution STEM imaging on SiO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Tian</w:t>
+                <w:t xml:space="preserve">Akihito Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Wei</w:t>
+                <w:t xml:space="preserve">Rong Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Laiho</w:t>
+                <w:t xml:space="preserve">Taiki Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Magnin</w:t>
+                <w:t xml:space="preserve">Keigo Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 143, pp.481-486. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (5), eaat9459 p. 1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aat9459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975655v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning bimetallic catalysts for a selective growth of SWCNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,355 +2721,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient Metals: Functional Materials with a Unique Bonding Mechanism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Nanotubes and Related Nanomaterials: Critical Advances and Challenges for Synthesis toward Mainstream Commercial Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Deringer</w:t>
+                <w:t xml:space="preserve">Rahul Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gonze</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cary Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Weatherup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (51), pp.1803777</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (12), pp.11756-11784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975668v1</w:t>
+                <w:t xml:space="preserve">hal-01975662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotubes and Related Nanomaterials: Critical Advances and Challenges for Synthesis toward Mainstream Commercial Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Islam</w:t>
+                <w:t xml:space="preserve">Incipient Metals: Functional Materials with a Unique Bonding Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Weatherup</w:t>
+                <w:t xml:space="preserve">Volker Deringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Hofmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (12), pp.11756-11784</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (51), pp.1803777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975662v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy driven stability of chiral single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Amara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 362, pp.212-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3129,64 +3129,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Martinez-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Varvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (20), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3233,77 +3233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Modes and Chiral Selectivity of Single-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maoshuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko I. Kauppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3501,77 +3501,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of carbon solubility in transition metal catalyzing Single-Walled Carbon Nanotubes growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.226-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,51 +3618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cellulose to kerogen: molecular simulation of a geological process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,64 +3752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking growth mode to lengths of single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maoshuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,64 +3873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Growth of Single-Wall Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in current chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 375 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,956 +4092,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging mechanisms in amorphous phase-change materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size Dependent Phase Diagrams of Nickel-Carbon Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Raty</w:t>
+                <w:t xml:space="preserve">A. Zapelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.7467</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.205502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191863v1</w:t>
+                <w:t xml:space="preserve">hal-01228658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging mechanisms in amorphous phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bauchy</w:t>
+                <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mazzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.125502</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228667v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependent Phase Diagrams of Nickel-Carbon Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Magnin</w:t>
+                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zapelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Amara</w:t>
+                <w:t xml:space="preserve">F.J. Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bichara</w:t>
+                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115, pp.205502</w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.125502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228658v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal expansion of free-standing graphene: benchmarking semi-empirical potentials</w:t>
+                <w:t xml:space="preserve">Effect of concentration in Ge-Te liquids: A combined density functional and neutron scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Magnin</w:t>
+                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Förster</w:t>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rabilloud</w:t>
+                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Calvo</w:t>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zappelli</w:t>
+                <w:t xml:space="preserve">Gabriel J. Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (18), pp.185401. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.174205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/18/185401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042975v1</w:t>
+                <w:t xml:space="preserve">hal-01001836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of concentration in Ge-Te liquids: A combined density functional and neutron scattering study</w:t>
+                <w:t xml:space="preserve">Thermal expansion of free-standing graphene: benchmarking semi-empirical potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
+                <w:t xml:space="preserve">Y Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-V. Coulet</w:t>
+                <w:t xml:space="preserve">G Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
+                <w:t xml:space="preserve">Franck Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Johnson</w:t>
+                <w:t xml:space="preserve">F. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel J. Cuello</w:t>
+                <w:t xml:space="preserve">A. Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.174205. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (18), pp.185401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/18/185401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001836v1</w:t>
+                <w:t xml:space="preserve">hal-02042975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modelling of CVD synthesis of carbon nanotubes and graphene</w:t>
+                <w:t xml:space="preserve">Computational studies of catalyst-free single walled carbon nanotube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Elliott</w:t>
+                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Shibuta</w:t>
+                <w:t xml:space="preserve">A. Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Neyts</w:t>
+                <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.054308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914752v1</w:t>
+                <w:t xml:space="preserve">hal-00914751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of catalyst-free single walled carbon nanotube growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomistic modelling of CVD synthesis of carbon nanotubes and graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Elliott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+                <w:t xml:space="preserve">Y. Shibuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mohsenzadeh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Bolton</w:t>
+                <w:t xml:space="preserve">E.C. Neyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.6662-6676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr01925j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914751v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current understanding of the growth of carbon nanotubes in catalytic chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.2-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational properties and stabilization mechanism of the amorphous phase of doped GeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,77 +5222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Carbon Solubility and Wetting Properties of Nickel Nanoparticles for Single Wall Nanotube Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5333,433 +5333,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational studies of graphene growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borjesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), pp.205448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697530v1</w:t>
+                <w:t xml:space="preserve">hal-00724341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon solubility in nickel nanoparticles: A grand canonical Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (12), pp.2629-2634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of graphene growth mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.576-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724341v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;New Structural Picture of the Ge2Sb2Te5 Phase-Change Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mazzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5987,51 +5987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (24), pp.245446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6091,51 +6091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Los</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (8), pp.085455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6297,256 +6297,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory and Tight Binding-Based Dynamical Studies of Carbon Metal Systems of Relevance to Carbon Nanotube Growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Borjesson</w:t>
+                <w:t xml:space="preserve">Amorphous structure and electronic properties of the Ge1Sb2Te4 phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Amara</w:t>
+                <w:t xml:space="preserve">C. Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.774-782</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523853v1</w:t>
+                <w:t xml:space="preserve">hal-00475838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous structure and electronic properties of the Ge1Sb2Te4 phase change material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Otjacques</w:t>
+                <w:t xml:space="preserve">Density Functional Theory and Tight Binding-Based Dynamical Studies of Carbon Metal Systems of Relevance to Carbon Nanotube Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Gaspard</w:t>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (2), pp.193-198</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.774-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475838v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel-assisted healing of defective graphene</w:t>
               </w:r>
@@ -6571,51 +6571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (10), pp.6114-6120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6662,90 +6662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Studies of Metal-Carbon Nanotube Interfaces for Regrowth and Electronic Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.1117-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6773,394 +6773,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Stages in the Nucleation Process of Carbon Nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the negative thermal expansion in tellurium based liquid alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moors</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Amara</w:t>
+                <w:t xml:space="preserve">J.-Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Visart de Bocarme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
+                <w:t xml:space="preserve">H. Schober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.245901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372419v1</w:t>
+                <w:t xml:space="preserve">hal-00440724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage enhanced in Li-doped carbon replica of zeolites : a possible route to achieve fuel cell demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bichara</w:t>
+                <w:t xml:space="preserve">K.E. Gubbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (17), pp.174717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the negative thermal expansion in tellurium based liquid alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Otjacques</w:t>
+                <w:t xml:space="preserve">Early Stages in the Nucleation Process of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Raty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Schober</w:t>
+                <w:t xml:space="preserve">T. Visart de Bocarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn800769w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440724v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
               </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (1), pp.014109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7302,51 +7302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (5), pp.056105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7397,51 +7397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.6099-6104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7479,51 +7479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristic ordering in liquid phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Steimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Welnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602 (1), pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7680,480 +7680,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy : first-principles molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy: First-principles molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75 (6), pp.art n°060201</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.060201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143164v1</w:t>
+                <w:t xml:space="preserve">hal-00175327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy: First-principles molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy : first-principles molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.060201</w:t>
+              <w:t xml:space="preserve">, 2007, 75 (6), pp.art n°060201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175327v1</w:t>
+                <w:t xml:space="preserve">hal-00143164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of narrow-diameter single-wall carbon nanotubes grown in AlPO4-5 zeolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Experimental and atomistic simulation study of the structural and adsorption properties of Faujasite zeolite-templated nanostructured carbon materialst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.235418</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.15863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386854v1</w:t>
+                <w:t xml:space="preserve">hal-00386857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and atomistic simulation study of the structural and adsorption properties of Faujasite zeolite-templated nanostructured carbon materialst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Structure of narrow-diameter single-wall carbon nanotubes grown in AlPO4-5 zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111, pp.15863</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.235418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386857v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local order in undercooled liquid metals: a tight binding molecular dynamics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, n° 11, pp.113404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8280,299 +8280,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gaspard</w:t>
+                <w:t xml:space="preserve">Selenium and carbon nanostructures in the pores of AlPO4-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.174209</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.709-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00070959v1</w:t>
+                <w:t xml:space="preserve">hal-00015248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium and carbon nanostructures in the pores of AlPO4-5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Roussel</w:t>
+                <w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11, pp.709-714</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.174209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015248v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-induced density anomaly in Te-rich liquid germanium tellurides : p versus sp(3) bonding ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, n° 26, pp.267801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8810,51 +8810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.07014, </w:t>
@@ -9020,251 +9020,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swinging Crystal Edges of Growing Carbon Nanotubes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ studies of the kinetics of growth and etching of individual SWCNTs by optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eira Anais Zamudio Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TNT2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">NT'23 - International Conference on the science and application of carbon nanotubes and low-dimensional materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEC, Jun 2023, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943698v1</w:t>
+                <w:t xml:space="preserve">hal-04846186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ studies of the kinetics of growth and etching of individual SWCNTs by optical microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swinging Crystal Edges of Growing Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT'23 - International Conference on the science and application of carbon nanotubes and low-dimensional materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEC, Jun 2023, Arcachon, France</w:t>
+              <w:t xml:space="preserve">TNT2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846186v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinging interfaces of growing carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guadalupe Workshop X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Meshot, May 2022, Bandera, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9289,51 +9289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinging interfaces of growing carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Conference on the Science and Applications of Nanotubes and Low-Dimensional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Young Hee Lee, Chair Sungkyunkwan University, Korea, Jun 2022, Sungkyunkwan University in Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9358,51 +9358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of SWNTs are driven by the dynamics of their edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 61st Fullerenes-Nanotubes-Graphene General Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Osaka (en ligne), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR DFT ++</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9647,51 +9647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulation approaches to the nucleation and growth of SWNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Nanotubes, 3-15 Juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9716,77 +9716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplique carbonée de la zéolithe EMT : Expériences et Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9989,64 +9989,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of defect healing on the chirality of single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10103,77 +10103,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10185,285 +10185,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding amorphous phase-change materials from the viewpoint of Maxwell rigidity</w:t>
+                <w:t xml:space="preserve">Nickel assisted healing of defective graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Micoulaut</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Sondes Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523855v1</w:t>
+                <w:t xml:space="preserve">hal-00512836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel assisted healing of defective graphene</w:t>
+                <w:t xml:space="preserve">Understanding amorphous phase-change materials from the viewpoint of Maxwell rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Karoui</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512836v1</w:t>
+                <w:t xml:space="preserve">hal-00523855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10501,246 +10501,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : \\ Application to the nucleation of carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes [Working paper]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00162972v1</w:t>
+                <w:t xml:space="preserve">hal-00141874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes [Working paper]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : \\ Application to the nucleation of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141874v1</w:t>
+                <w:t xml:space="preserve">hal-00162972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the nucleation mechanisms of Carbon Nanotubes in catalytic Chemical Vapor Deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10861,51 +10861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7986257A"/>
+    <w:nsid w:val="E49E0CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11009,51 +11009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DED1D074"/>
+    <w:nsid w:val="7C91D4C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11157,51 +11157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D13B79B"/>
+    <w:nsid w:val="0DE66446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11394,51 +11394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bichara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7226-3155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032030622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46828592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000782509X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bichara@cinam.univ-mrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576788v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Sch&#246;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wuttig" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316498121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576749v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mclean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Maruyama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Larsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47999-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405294121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Swinburne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kauppinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034741v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Kang Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.014005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Castan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua An" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Kumamoto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Inoue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Otsuka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat9459" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wei" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laiho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.11.035" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Forel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09589b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letailleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01471-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deringer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Pint" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Islam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weatherup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hofmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737797v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko I. Kauppinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09539B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Cui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Raty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzarello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zapelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#246;rster" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zappelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185401" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elliott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shibuta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01925j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghighatpanah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghezzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014203" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.185501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borjesson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rausch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zalden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773463v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245446" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bensch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3380667" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otjacques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101822s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brjesson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8036245" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moors" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visart de Bocarme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800769w" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440724v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Raty" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roussel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaspard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014109" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386875v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386890v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steimer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Welnic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detemple" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175327v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/991914A599A85EE881D6B7FBA21ACE3CF4B01084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002837v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Medina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412922012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943698v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diarra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Karoui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaspard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141874v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bichara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7226-3155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032030622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46828592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000782509X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bichara@cinam.univ-mrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Sch&#246;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wuttig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405294121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316498121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mclean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Maruyama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Larsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47999-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Swinburne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kauppinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034741v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Kang Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.014005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Castan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laiho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.11.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua An" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Kumamoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Inoue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Otsuka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat9459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Forel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09589b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letailleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01471-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Pint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weatherup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deringer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737797v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko I. Kauppinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09539B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Cui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zapelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Raty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzarello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#246;rster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zappelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghighatpanah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elliott" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shibuta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01925j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghezzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014203" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.185501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borjesson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rausch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zalden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773463v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245446" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bensch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3380667" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otjacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101822s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brjesson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8036245" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Raty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moors" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visart de Bocarme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800769w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roussel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaspard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014109" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386875v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386890v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steimer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Welnic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detemple" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/991914A599A85EE881D6B7FBA21ACE3CF4B01084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002837v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Medina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412922012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diarra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512836v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Karoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaspard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141874v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>