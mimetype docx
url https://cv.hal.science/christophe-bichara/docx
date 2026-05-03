--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -597,51 +597,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Lee and Elliott: Changes of bonding upon crystallization in phase change materials</w:t>
+                <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
@@ -676,451 +676,451 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 121 (19), </w:t>
+              <w:t xml:space="preserve">, 2024, 121 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2405294121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735881v1</w:t>
+                <w:t xml:space="preserve">hal-04576788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
+                <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learningenabled molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeo Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andreas Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576788v1</w:t>
+                <w:t xml:space="preserve">hal-04576749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learningenabled molecular simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ben Mclean</w:t>
+                <w:t xml:space="preserve">Reply to Lee and Elliott: Changes of bonding upon crystallization in phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Friedrich Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wuttig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.4076. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (19), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2405294121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576749v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learning-enabled molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hedman</w:t>
+                <w:t xml:space="preserve">Shigeo Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andreas Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.4076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735833v1</w:t>
@@ -1206,51 +1206,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735868v1</w:t>
@@ -1653,559 +1653,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative insights into the growth mechanisms of nanopores in hexagonal boron nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep learning approach for determining the chiral indices of carbon nanotubes from high-resolution transmission electron microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki Kang Kim</w:t>
+                <w:t xml:space="preserve">Alice Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Hee Lee</w:t>
+                <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouafi Mouhoub</w:t>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Martinez-Gordillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.014005⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.465-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034741v2</w:t>
+                <w:t xml:space="preserve">hal-03442933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology control of metallic nanoparticles supported on carbon substrates in catalytic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Magnin</w:t>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 159, pp.504-511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach for determining the chiral indices of carbon nanotubes from high-resolution transmission electron microscopy images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
+                <w:t xml:space="preserve">Simulating the Geological Fate of Terrestrial Organic Matter: Lignin vs Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Castan</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Loiseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, pp.465-474. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.1537-1547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b03681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442933v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the Geological Fate of Terrestrial Organic Matter: Lignin vs Cellulose</w:t>
+                <w:t xml:space="preserve">Quantitative insights into the growth mechanisms of nanopores in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Atmani</w:t>
+                <w:t xml:space="preserve">Ki Kang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+                <w:t xml:space="preserve">Young Hee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
+                <w:t xml:space="preserve">Ouafi Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri van Damme</w:t>
+                <w:t xml:space="preserve">Rafael Martinez-Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (2), pp.1537-1547. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b03681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.014005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491070v1</w:t>
+                <w:t xml:space="preserve">hal-03034741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting floating single-walled carbon nanotubes with a ‘CO2 blade’</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Laiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.481-486. </w:t>
@@ -2472,64 +2472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning bimetallic catalysts for a selective growth of SWCNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,90 +2973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy driven stability of chiral single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3103,77 +3103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni 2 C surface carbide to catalyze low-temperature graphene growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Martinez-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Varvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3233,77 +3233,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Modes and Chiral Selectivity of Single-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maoshuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko I. Kauppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3501,64 +3501,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of carbon solubility in transition metal catalyzing Single-Walled Carbon Nanotubes growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,90 +3605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cellulose to kerogen: molecular simulation of a geological process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adri van Duin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3752,64 +3752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking growth mode to lengths of single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maoshuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Growth of Single-Wall Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4092,394 +4092,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependent Phase Diagrams of Nickel-Carbon Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging mechanisms in amorphous phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zapelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Amara</w:t>
+                <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luckas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mazzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.205502</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228658v1</w:t>
+                <w:t xml:space="preserve">hal-01191863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging mechanisms in amorphous phase-change materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
+                <w:t xml:space="preserve">M. Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mazzarello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.7467</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.125502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191863v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
+                <w:t xml:space="preserve">Size Dependent Phase Diagrams of Nickel-Carbon Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zapelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 114, pp.125502</w:t>
+              <w:t xml:space="preserve">, 2015, 115, pp.205502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228667v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentration in Ge-Te liquids: A combined density functional and neutron scattering study</w:t>
               </w:r>
@@ -4727,278 +4727,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of catalyst-free single walled carbon nanotube growth</w:t>
+                <w:t xml:space="preserve">Atomistic modelling of CVD synthesis of carbon nanotubes and graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+                <w:t xml:space="preserve">J.A. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mohsenzadeh</w:t>
+                <w:t xml:space="preserve">Y. Shibuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bolton</w:t>
+                <w:t xml:space="preserve">E.C. Neyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.6662-6676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr01925j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914751v1</w:t>
+                <w:t xml:space="preserve">hal-00914752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modelling of CVD synthesis of carbon nanotubes and graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational studies of catalyst-free single walled carbon nanotube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Shibuta</w:t>
+                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohsenzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.C. Neyts</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.054308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914752v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current understanding of the growth of carbon nanotubes in catalytic chemical vapour deposition</w:t>
               </w:r>
@@ -5075,51 +5075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational properties and stabilization mechanism of the amorphous phase of doped GeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5203,883 +5203,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Carbon Solubility and Wetting Properties of Nickel Nanoparticles for Single Wall Nanotube Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational studies of graphene growth mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diarra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
+                <w:t xml:space="preserve">A. Borjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (20), pp.205448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773480v1</w:t>
+                <w:t xml:space="preserve">hal-00724341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of graphene growth mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+                <w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borjesson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.576-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724341v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon solubility in nickel nanoparticles: A grand canonical Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (12), pp.2629-2634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment on &amp;quot;New Structural Picture of the Ge2Sb2Te5 Phase-Change Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Ribeiro</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mazzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zalden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (23), pp.239601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697530v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;New Structural Picture of the Ge2Sb2Te5 Phase-Change Alloy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Correlation between Catalyst Particles and the Single-Wall Carbon Nanotube Diameter: A First Step towards Chirality Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zalden</w:t>
+                <w:t xml:space="preserve">M.-F. C. Fiawoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thibault-Pénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (23), pp.239601</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 108 (19), pp.195503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.195503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724338v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Correlation between Catalyst Particles and the Single-Wall Carbon Nanotube Diameter: A First Step towards Chirality Control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of defect healing on the chirality of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (19), pp.195503. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (24), pp.245446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.195503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.245446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075303v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of defect healing on the chirality of single-wall carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Importance of Carbon Solubility and Wetting Properties of Nickel Nanoparticles for Single Wall Nanotube Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (24), pp.245446. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109, pp.185501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.245446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.185501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773463v1</w:t>
+                <w:t xml:space="preserve">hal-00773480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight binding within the fourth moment approximation: Efficient implementation and application to liquid Ni droplet diffusion on graphene</w:t>
               </w:r>
@@ -6163,1790 +6163,1790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure of amorphous and crystallized Ge15Sb85</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Zalden</w:t>
+                <w:t xml:space="preserve">Density Functional Theory and Tight Binding-Based Dynamical Studies of Carbon Metal Systems of Relevance to Carbon Nanotube Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borjesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.774-782</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523854v1</w:t>
+                <w:t xml:space="preserve">hal-00523853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous structure and electronic properties of the Ge1Sb2Te4 phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Otjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (2), pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory and Tight Binding-Based Dynamical Studies of Carbon Metal Systems of Relevance to Carbon Nanotube Growth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Zhu</w:t>
+                <w:t xml:space="preserve">Nickel-assisted healing of defective graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (10), pp.6114-6120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn101822s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523853v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel-assisted healing of defective graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic structure of amorphous and crystallized Ge15Sb85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zalden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Karoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Bensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (10), pp.6114-6120. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (10), pp.104312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn101822s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3380667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566372v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Studies of Metal-Carbon Nanotube Interfaces for Regrowth and Electronic Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the negative thermal expansion in tellurium based liquid alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brjesson</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.245901</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371301v1</w:t>
+                <w:t xml:space="preserve">hal-00440724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the negative thermal expansion in tellurium based liquid alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Stages in the Nucleation Process of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Raty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Johnson</w:t>
+                <w:t xml:space="preserve">M. Moors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Schober</w:t>
+                <w:t xml:space="preserve">T. Visart de Bocarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn800769w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440724v1</w:t>
+                <w:t xml:space="preserve">hal-00372419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage enhanced in Li-doped carbon replica of zeolites : a possible route to achieve fuel cell demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Gubbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130 (17), pp.174717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Stages in the Nucleation Process of Carbon Nanotubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Visart de Bocarme</w:t>
+                <w:t xml:space="preserve">J.-M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn800769w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (1), pp.014109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.014109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372419v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational Studies of Metal-Carbon Nanotube Interfaces for Regrowth and Electronic Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brjesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (1), pp.014109. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.1117-1120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.014109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl8036245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356771v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nucleation mechanisms of carbon nanotubes in catalytic chemical vapor deposition</w:t>
+                <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (5), pp.056105</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.6099-6104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303796v1</w:t>
+                <w:t xml:space="preserve">hal-00386875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristic ordering in liquid phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Steimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Welnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dieker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Detemple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.6099-6104</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (23), pp.4535-4540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386875v1</w:t>
+                <w:t xml:space="preserve">hal-00386890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic ordering in liquid phase change materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : application to the nucleation of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (23), pp.4535-4540</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (1), pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386890v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : application to the nucleation of carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Understanding the nucleation mechanisms of carbon nanotubes in catalytic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 602 (1), pp.77-83</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (5), pp.056105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269962v1</w:t>
+                <w:t xml:space="preserve">hal-00303796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy: First-principles molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy : first-principles molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.060201</w:t>
+              <w:t xml:space="preserve">, 2007, 75 (6), pp.art n°060201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175327v1</w:t>
+                <w:t xml:space="preserve">hal-00143164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy : first-principles molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy: First-principles molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75 (6), pp.art n°060201</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.060201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00143164v1</w:t>
+                <w:t xml:space="preserve">hal-00175327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and atomistic simulation study of the structural and adsorption properties of Faujasite zeolite-templated nanostructured carbon materialst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Didion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,64 +8001,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of narrow-diameter single-wall carbon nanotubes grown in AlPO4-5 zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8096,64 +8096,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local order in undercooled liquid metals: a tight binding molecular dynamics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, n° 11, pp.113404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8280,243 +8280,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium and carbon nanostructures in the pores of AlPO4-5</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Roussel</w:t>
+                <w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11, pp.709-714</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.174209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015248v1</w:t>
+                <w:t xml:space="preserve">hal-00070959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gaspard</w:t>
+                <w:t xml:space="preserve">Selenium and carbon nanostructures in the pores of AlPO4-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.174209</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.709-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070959v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-induced density anomaly in Te-rich liquid germanium tellurides : p versus sp(3) bonding ?</w:t>
               </w:r>
@@ -8528,51 +8528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, n° 26, pp.267801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8752,295 +8752,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards direct imaging of defects in carbon nanotubes with 4DSTEM</w:t>
+                <w:t xml:space="preserve">Structural characterization of single wall carbon nanotubes via AI assisted transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+                <w:t xml:space="preserve">Eira Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.07014, </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.22012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412907014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412922012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002818v1</w:t>
+                <w:t xml:space="preserve">hal-05002837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of single wall carbon nanotubes via AI assisted transmission electron microscopy</w:t>
+                <w:t xml:space="preserve">Towards direct imaging of defects in carbon nanotubes with 4DSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eira Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saïd Tahir</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.22012, </w:t>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.07014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412922012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412907014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002837v1</w:t>
+                <w:t xml:space="preserve">hal-05002818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ studies of the kinetics of growth and etching of individual SWCNTs by optical microscopy</w:t>
               </w:r>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR DFT ++</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9716,77 +9716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplique carbonée de la zéolithe EMT : Expériences et Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9989,51 +9989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of defect healing on the chirality of single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10103,51 +10103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10185,259 +10185,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel assisted healing of defective graphene</w:t>
+                <w:t xml:space="preserve">Understanding amorphous phase-change materials from the viewpoint of Maxwell rigidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondes Karoui</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512836v1</w:t>
+                <w:t xml:space="preserve">hal-00523855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding amorphous phase-change materials from the viewpoint of Maxwell rigidity</w:t>
+                <w:t xml:space="preserve">Nickel assisted healing of defective graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Micoulaut</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Sondes Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523855v1</w:t>
+                <w:t xml:space="preserve">hal-00512836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10507,51 +10507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes [Working paper]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10595,51 +10595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : \\ Application to the nucleation of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10683,51 +10683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the nucleation mechanisms of Carbon Nanotubes in catalytic Chemical Vapor Deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10861,51 +10861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E49E0CDA"/>
+    <w:nsid w:val="07B150EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11009,51 +11009,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C91D4C2"/>
+    <w:nsid w:val="CDBA49F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11157,51 +11157,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DE66446"/>
+    <w:nsid w:val="ED45204B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11394,51 +11394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bichara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7226-3155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032030622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46828592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000782509X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bichara@cinam.univ-mrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735881v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Sch&#246;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wuttig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405294121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316498121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mclean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Maruyama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Larsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47999-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Swinburne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kauppinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034741v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Kang Kim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.014005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Castan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.086" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laiho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.11.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua An" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Kumamoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Inoue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Otsuka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat9459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Forel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09589b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letailleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01471-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Pint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weatherup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deringer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737797v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko I. Kauppinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09539B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Cui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zapelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191863v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Raty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzarello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#246;rster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zappelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914751v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghighatpanah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914752v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elliott" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shibuta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01925j" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghezzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014203" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773480v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.185501" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borjesson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rausch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zalden" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773463v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245446" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bensch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3380667" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475838v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otjacques" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523853v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101822s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brjesson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8036245" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440724v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Raty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372419v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moors" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visart de Bocarme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800769w" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356771v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roussel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaspard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014109" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303796v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386875v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386890v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steimer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Welnic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detemple" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175327v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/991914A599A85EE881D6B7FBA21ACE3CF4B01084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002837v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Medina" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412922012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diarra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512836v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Karoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaspard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141874v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bichara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7226-3155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032030622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46828592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000782509X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bichara@cinam.univ-mrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Sch&#246;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wuttig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316498121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mclean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Maruyama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Larsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47999-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405294121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Swinburne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kauppinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Castan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034741v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Kang Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.014005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laiho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.11.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua An" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Kumamoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Inoue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Otsuka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat9459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Forel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09589b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letailleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01471-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Pint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weatherup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deringer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737797v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko I. Kauppinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09539B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Cui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Raty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzarello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zapelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#246;rster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zappelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elliott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shibuta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01925j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghighatpanah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghezzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014203" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borjesson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rausch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zalden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245446" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.185501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otjacques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101822s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bensch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3380667" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Raty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moors" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visart de Bocarme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800769w" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356771v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roussel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaspard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014109" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brjesson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8036245" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steimer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Welnic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detemple" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175327v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/991914A599A85EE881D6B7FBA21ACE3CF4B01084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Medina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412922012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diarra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Karoui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaspard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141874v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>