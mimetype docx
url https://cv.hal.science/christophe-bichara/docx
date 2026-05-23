--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">46828592</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=srXh9AUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000000782509X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -385,64 +406,64 @@
         <w:rPr/>
         <w:t xml:space="preserve">CNRS researcher since October 1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Head of the Theory and Computer Simulation group at CINaM (2007-11, and 2013-17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">bichara@cinam.univ-mrs.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">; +33 6 62 92 28 73; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cinam.univ-mrs.fr/cinam/index.php</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -472,8269 +493,8269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure and temperature diagram of C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; from atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 161 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0213022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reply to Lee and Elliott: Changes of bonding upon crystallization in phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Friedrich Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 121 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 121 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2405294121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576788v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learningenabled molecular simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl-Friedrich Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wuttig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576749v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Lee and Elliott: Changes of bonding upon crystallization in phase change materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learningenabled molecular simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeo Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andreas Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2405294121⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735881v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of growing carbon nanotube interfaces probed by machine learning-enabled molecular simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeo Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andreas Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.4076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-47999-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring chemical bonds to design unconventional glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Friedrich Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2316498121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinging Crystal Edge of Growing Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Pimonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (8), pp.7135-7144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.2c07388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ homodyne polarization microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Pimonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Monniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-grand canonical kinetic Monte Carlo study of single-walled carbon nanotube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D Swinburne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko Kauppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0030943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach for determining the chiral indices of carbon nanotubes from high-resolution transmission electron microscopy images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology control of metallic nanoparticles supported on carbon substrates in catalytic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Loiseau</w:t>
+                <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 169, pp.465-474. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.086⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 159, pp.504-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442933v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology control of metallic nanoparticles supported on carbon substrates in catalytic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Magnin</w:t>
+                <w:t xml:space="preserve">A deep learning approach for determining the chiral indices of carbon nanotubes from high-resolution transmission electron microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+                <w:t xml:space="preserve">Alice Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Amara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
+                <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jaysen Nelayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 159, pp.504-511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.12.025⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 169, pp.465-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.06.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426040v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Geological Fate of Terrestrial Organic Matter: Lignin vs Cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (2), pp.1537-1547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.9b03681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative insights into the growth mechanisms of nanopores in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki Kang Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Hee Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouafi Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Martinez-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaysen Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.014005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting floating single-walled carbon nanotubes with a ‘CO2 blade’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Laiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.481-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic-scale structural identification and evolution of Co-W-C ternary SWCNT catalytic nanoparticles: High-resolution STEM imaging on SiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihito Kumamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rong Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taiki Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keigo Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (5), eaat9459 p. 1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aat9459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning bimetallic catalysts for a selective growth of SWCNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (9), pp.4091-4100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8nr09589b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperm chromatin condensation defects, but neither DNA fragmentation nor aneuploidy, are an independent predictor of clinical pregnancy after intracytoplasmic sperm injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Letailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (7), pp.1387-1399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10815-019-01471-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Nanotubes and Related Nanomaterials: Critical Advances and Challenges for Synthesis toward Mainstream Commercial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cary Pint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Weatherup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (12), pp.11756-11784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incipient Metals: Functional Materials with a Unique Bonding Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wuttig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Deringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Raty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (51), pp.1803777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy driven stability of chiral single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Amara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 362, pp.212-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aat6228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737797v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni 2 C surface carbide to catalyze low-temperature graphene growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Martinez-Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Varvenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (20), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.205431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth Modes and Chiral Selectivity of Single-Walled Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maoshuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esko I. Kauppinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7NR09539B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism as indirect tool for carbon content assessment in nickel nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martínez de Yuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aguiar Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122 (21), pp.213902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5006138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the role of carbon solubility in transition metal catalyzing Single-Walled Carbon Nanotubes growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Manuel Aguiar-Hualde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120, pp.226-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From cellulose to kerogen: molecular simulation of a geological process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adri van Duin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (12), pp.8325 - 8335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7SC03466K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking growth mode to lengths of single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maoshuai He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongzhi Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.231-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.11.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Growth of Single-Wall Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in current chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 375 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41061-017-0141-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture toughness anomalies: Viewpoint of topological constraint theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingtian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121, pp.234-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging mechanisms in amorphous phase-change materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Raty</w:t>
+                <w:t xml:space="preserve">Size Dependent Phase Diagrams of Nickel-Carbon Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Zhang</w:t>
+                <w:t xml:space="preserve">A. Zapelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luckas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.7467</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.205502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191863v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging mechanisms in amorphous phase-change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bauchy</w:t>
+                <w:t xml:space="preserve">J. Luckas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bichara</w:t>
+                <w:t xml:space="preserve">C. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Ulm</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Mazzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114, pp.125502</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228667v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size Dependent Phase Diagrams of Nickel-Carbon Nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Magnin</w:t>
+                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zapelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Amara</w:t>
+                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ducastelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bichara</w:t>
+                <w:t xml:space="preserve">F.J. Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115, pp.205502</w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.125502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228658v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of concentration in Ge-Te liquids: A combined density functional and neutron scattering study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Micoulaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Piarristeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel J. Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.174205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.174205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal expansion of free-standing graphene: benchmarking semi-empirical potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (18), pp.185401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/26/18/185401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic modelling of CVD synthesis of carbon nanotubes and graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational studies of catalyst-free single walled carbon nanotube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Shibuta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.C. Neyts</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.054308</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914752v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational studies of catalyst-free single walled carbon nanotube growth</w:t>
+                <w:t xml:space="preserve">Atomistic modelling of CVD synthesis of carbon nanotubes and graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Haghighatpanah</w:t>
+                <w:t xml:space="preserve">J.A. Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mohsenzadeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Y. Shibuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bolton</w:t>
+                <w:t xml:space="preserve">E.C. Neyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.6662-6676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr01925j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914751v1</w:t>
+                <w:t xml:space="preserve">hal-00914752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current understanding of the growth of carbon nanotubes in catalytic chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58, pp.2-39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational properties and stabilization mechanism of the amorphous phase of doped GeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ghezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maitrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (1), pp.014203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.014203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational studies of graphene growth mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Haghighatpanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (20), pp.205448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Carbon solubility in nickel nanoparticles: A grand canonical Monte Carlo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (12), pp.2629-2634</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697530v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon solubility in nickel nanoparticles: A grand canonical Monte Carlo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diarra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.576-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773486v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;New Structural Picture of the Ge2Sb2Te5 Phase-Change Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mazzarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zalden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (23), pp.239601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Correlation between Catalyst Particles and the Single-Wall Carbon Nanotube Diameter: A First Step towards Chirality Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. C. Fiawoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Thibault-Pénisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (19), pp.195503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.195503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of defect healing on the chirality of single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (24), pp.245446. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.245446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Carbon Solubility and Wetting Properties of Nickel Nanoparticles for Single Wall Nanotube Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zappelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.185501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.185501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight binding within the fourth moment approximation: Efficient implementation and application to liquid Ni droplet diffusion on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Los</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (8), pp.085455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.085455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory and Tight Binding-Based Dynamical Studies of Carbon Metal Systems of Relevance to Carbon Nanotube Growth</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Amorphous structure and electronic properties of the Ge1Sb2Te4 phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.774-782</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.193-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523853v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous structure and electronic properties of the Ge1Sb2Te4 phase change material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Density Functional Theory and Tight Binding-Based Dynamical Studies of Carbon Metal Systems of Relevance to Carbon Nanotube Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borjesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12 (2), pp.193-198</w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.774-782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475838v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel-assisted healing of defective graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (10), pp.6114-6120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nn101822s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic structure of amorphous and crystallized Ge15Sb85</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zalden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (10), pp.104312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3380667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the negative thermal expansion in tellurium based liquid alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Otjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103, pp.245901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Stages in the Nucleation Process of Carbon Nanotubes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen storage enhanced in Li-doped carbon replica of zeolites : a possible route to achieve fuel cell demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Visart de Bocarme</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">T. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Gubbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (17), pp.174717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372419v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage enhanced in Li-doped carbon replica of zeolites : a possible route to achieve fuel cell demand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Early Stages in the Nucleation Process of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Visart de Bocarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.511-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn800769w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413543v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (1), pp.014109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.014109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Studies of Metal-Carbon Nanotube Interfaces for Regrowth and Electronic Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bolton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (3), pp.1117-1120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl8036245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.6099-6104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristic ordering in liquid phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Steimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-V. Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Welnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dieker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Detemple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (23), pp.4535-4540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : application to the nucleation of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 602 (1), pp.77-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00269962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the nucleation mechanisms of carbon nanotubes in catalytic chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (5), pp.056105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy : first-principles molecular dynamics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy: First-principles molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75 (6), pp.art n°060201</w:t>
+              <w:t xml:space="preserve">, 2007, 75, pp.060201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00143164v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy: First-principles molecular dynamics study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Octahedral structure of liquid GeSb2Te4 alloy : first-principles molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 75, pp.060201</w:t>
+              <w:t xml:space="preserve">, 2007, 75 (6), pp.art n°060201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175327v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and atomistic simulation study of the structural and adsorption properties of Faujasite zeolite-templated nanostructured carbon materialst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Structure of narrow-diameter single-wall carbon nanotubes grown in AlPO4-5 zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111, pp.15863</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.235418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386857v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of narrow-diameter single-wall carbon nanotubes grown in AlPO4-5 zeolite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Experimental and atomistic simulation study of the structural and adsorption properties of Faujasite zeolite-templated nanostructured carbon materialst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Didion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.235418</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.15863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386854v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local order in undercooled liquid metals: a tight binding molecular dynamics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 353, pp.3679-3683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of carbon nanostructures on nickel surfaces : a tight-binding grand canonical Monte Carlo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73, n° 11, pp.113404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Selenium and carbon nanostructures in the pores of AlPO4-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.174209</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.709-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070959v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium and carbon nanostructures in the pores of AlPO4-5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Reverse Monte Carlo analysis of the local order in liquid Ge0.15Te0.85 alloys combining neutron scattering and X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 11, pp.709-714</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.174209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015248v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-induced density anomaly in Te-rich liquid germanium tellurides : p versus sp(3) bonding ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Raty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95, n° 26, pp.267801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE ATOMIC STRUCTURE OF LIQUID GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 46 (C8), pp.C8-97-C8-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1985811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00225152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8744,1108 +8765,1108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of single wall carbon nanotubes via AI assisted transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eira Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.22012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/202412922012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards direct imaging of defects in carbon nanotubes with 4DSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.07014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bioconf/202412907014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ studies of the kinetics of growth and etching of individual SWCNTs by optical microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Pimonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eira Anais Zamudio Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Monniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT'23 - International Conference on the science and application of carbon nanotubes and low-dimensional materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEC, Jun 2023, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinging Crystal Edges of Growing Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TNT2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinging interfaces of growing carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guadalupe Workshop X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Meshot, May 2022, Bandera, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swinging interfaces of growing carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd International Conference on the Science and Applications of Nanotubes and Low-Dimensional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Young Hee Lee, Chair Sungkyunkwan University, Korea, Jun 2022, Sungkyunkwan University in Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of SWNTs are driven by the dynamics of their edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 61st Fullerenes-Nanotubes-Graphene General Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Osaka (en ligne), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ optical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Pimonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy-Nam Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Monniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT21 - The Twenty-First International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Houston (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du mécanisme de germination-croissance des nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR DFT ++</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulation approaches to the nucleation and growth of SWNTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Nanotubes, 3-15 Juillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cargese, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplique carbonée de la zéolithe EMT : Expériences et Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9855,945 +9876,1063 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de développement de la recherche agronomique au Tchad. Tome 2 : Le plan national à long terme (1993-2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAO, 136 p., 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of defect healing on the chirality of single-wall carbon nanotubes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced structural characterization of single-walled carbon nanotubes with 4D-STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Vigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Diarra</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00688804v1</w:t>
+                <w:t xml:space="preserve">hal-05616273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of carbon solubility and wetting properties of nickel nanoparticles for single wall nanotube growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Role of defect healing on the chirality of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00711169v1</w:t>
+                <w:t xml:space="preserve">hal-00688804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding amorphous phase-change materials from the viewpoint of Maxwell rigidity</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance of carbon solubility and wetting properties of nickel nanoparticles for single wall nanotube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zappelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Micoulaut</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00523855v1</w:t>
+                <w:t xml:space="preserve">hal-00711169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nickel assisted healing of defective graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding amorphous phase-change materials from the viewpoint of Maxwell rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micoulaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Raty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Otjacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00326956v1</w:t>
+                <w:t xml:space="preserve">hal-00523855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes [Working paper]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A tight-binding potential for atomistic simulations of carbon interacting with transition metals: Application to the Ni-C system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2007</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141874v1</w:t>
+                <w:t xml:space="preserve">hal-00326956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : \\ Application to the nucleation of carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A Tight-Binding Grand Canonical Monte Carlo Study of the Catalytic Growth of Carbon Nanotubes [Working paper]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162972v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interaction of carbon clusters with Ni(100) : \\ Application to the nucleation of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducastelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Understanding the nucleation mechanisms of Carbon Nanotubes in catalytic Chemical Vapor Deposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ducastelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId312"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10861,51 +11000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07B150EC"/>
+    <w:nsid w:val="576038CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11009,51 +11148,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CDBA49F1"/>
+    <w:nsid w:val="A02AE39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11157,51 +11296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ED45204B"/>
+    <w:nsid w:val="744E4D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11394,51 +11533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bichara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7226-3155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032030622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46828592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000782509X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bichara@cinam.univ-mrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/index.php" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Sch&#246;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wuttig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316498121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mclean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Maruyama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Larsson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47999-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405294121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Swinburne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kauppinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030943" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442933v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Castan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034741v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Kang Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.014005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975655v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laiho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.11.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua An" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Kumamoto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Inoue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Otsuka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat9459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Forel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09589b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letailleur" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01471-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975662v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Pint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weatherup" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hofmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975668v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deringer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737797v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6228" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko I. Kauppinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09539B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Cui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.057" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0141-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191863v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Raty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzarello" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228658v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zapelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042975v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#246;rster" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zappelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185401" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914752v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elliott" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shibuta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01925j" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghighatpanah" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghezzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014203" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borjesson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773486v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724338v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rausch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zalden" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245446" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.185501" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otjacques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566372v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101822s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523854v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bensch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3380667" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Raty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372419v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moors" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visart de Bocarme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800769w" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356771v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roussel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaspard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014109" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371301v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brjesson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8036245" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386890v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steimer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Welnic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detemple" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269962v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303796v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175327v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023674v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chieux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985811" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/991914A599A85EE881D6B7FBA21ACE3CF4B01084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002837v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Medina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412922012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943698v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943638v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943613v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332649v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688804v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diarra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512836v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Karoui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaspard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141874v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bichara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7226-3155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032030622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46828592" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=srXh9AUAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000782509X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bichara@cinam.univ-mrs.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/index.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Raty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Friedrich Sch&#246;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Gatti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wuttig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2405294121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2316498121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Mclean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Maruyama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andreas Larsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47999-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755589v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c07388" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419076v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D Swinburne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Jiang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko Kauppinen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030943" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Castan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Nelayah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.06.086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034741v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Kang Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Hee Lee" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafi Mouhoub" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Martinez-Gordillo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.014005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975655v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Laiho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Ahmad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.11.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua An" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihito Kumamoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Xiang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiki Inoue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keigo Otsuka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aat9459" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02110319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Forel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr09589b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rives" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jumeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Letailleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-019-01471-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975662v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Rao" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cary Pint" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Islam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weatherup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Hofmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975668v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Deringer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gonze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737797v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducastelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat6228" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Varvenne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.205431" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esko I. Kauppinen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR09539B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Aguiar-Hualde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.05.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Cui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.11.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-017-0141-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zapelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducastelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191863v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Raty" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luckas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mazzarello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001836v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Micoulaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-V. Coulet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piarristeguy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johnson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel J. Cuello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.174205" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042975v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F&#246;rster" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calvo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zappelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/18/185401" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haghighatpanah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohsenzadeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bolton" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914752v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Elliott" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shibuta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Neyts" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr01925j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.02.046" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914730v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Noe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghezzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maitrejean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.014203" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724341v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borjesson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773486v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diarra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724338v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rausch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zalden" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. C. Fiawoo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Bonnot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bichara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thibault-P&#233;nisson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.195503" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.245446" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773480v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.185501" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Otjacques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaspard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523853v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101822s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523854v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Eijk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bensch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3380667" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440724v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Raty" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schober" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372419v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moors" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visart de Bocarme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn800769w" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Roussel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gaspard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.014109" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371301v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brjesson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl8036245" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386875v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386890v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Steimer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Welnic" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dieker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Detemple" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269962v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303796v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175327v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303642v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Coulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Testemale" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00225152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bergman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaspard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1985811" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/991914A599A85EE881D6B7FBA21ACE3CF4B01084/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002837v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F&#246;rster" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Medina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412922012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412907014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943698v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943638v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943613v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848342v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Casas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616273v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Vigano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688804v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Diarra" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711169v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zappelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Karoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523855v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micoulaut" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326956v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaspard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141874v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162972v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194064v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>