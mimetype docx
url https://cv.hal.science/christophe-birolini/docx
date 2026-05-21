--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -359,476 +359,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Ekirch, La grande transformation du sommeil. Comment la révolution industrielle a bouleversé nos nuits</w:t>
+                <w:t xml:space="preserve">« Même mes pauses consistent à réviser » :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chamboredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/127hm⟩</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.115-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.096.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470583v1</w:t>
+                <w:t xml:space="preserve">hal-04853340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Même mes pauses consistent à réviser » :</w:t>
+                <w:t xml:space="preserve">Roger Ekirch, La grande transformation du sommeil. Comment la révolution industrielle a bouleversé nos nuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/127hm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.096.0115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04853340v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bès, La mécanique de l’excellence dans une Grande École. Récit de l’intérieur à l’Institut Supérieur de l’Aéronautique et de l’Espace</w:t>
+                <w:t xml:space="preserve">“Some people work a bit more than me, and so we tease them”: the production of an elite student community in an elite French higher education institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Humor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (1), pp.5-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.56892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/humor-2021-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935324v1</w:t>
+                <w:t xml:space="preserve">hal-03934287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Delahaye, L’école n’est pas faite pour les pauvres. Pour une école républicaine et fraternelle</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bès, La mécanique de l’excellence dans une Grande École. Récit de l’intérieur à l’Institut Supérieur de l’Aéronautique et de l’Espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.54950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.56892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935327v1</w:t>
+                <w:t xml:space="preserve">hal-03935324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Some people work a bit more than me, and so we tease them”: the production of an elite student community in an elite French higher education institution</w:t>
+                <w:t xml:space="preserve">Jean-Paul Delahaye, L’école n’est pas faite pour les pauvres. Pour une école républicaine et fraternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (1), pp.5-30. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/humor-2021-0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.54950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934287v1</w:t>
+                <w:t xml:space="preserve">hal-03935327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver B. R., 2020, The Cost of Inclusion. How Student Conformity Leads to Inequality on College Campuses, Chicago, University of Chicago Press, 243 p., $27.50</w:t>
               </w:r>
@@ -972,191 +972,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Pochon, Derrière la grande porte. Une année à Henri-IV</w:t>
+                <w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les élites, les grandes écoles et les mésaventures du mérite (1870-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.50089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.52034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935334v1</w:t>
+                <w:t xml:space="preserve">hal-03935328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pasquali, Héritocratie. Les élites, les grandes écoles et les mésaventures du mérite (1870-2020)</w:t>
+                <w:t xml:space="preserve">Sarah Pochon, Derrière la grande porte. Une année à Henri-IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.52034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.50089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935328v1</w:t>
+                <w:t xml:space="preserve">hal-03935334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Joly, À Polytechnique. X 1901</w:t>
               </w:r>
@@ -2115,90 +2115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a class of medical students in France: a contextual perspective on students' choices and admissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Autric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chamboredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2309,103 +2309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience de la réforme des études de santé par les étudiant-e-s et leurs familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Autric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chamboredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme des études de santé : de la genèse à la mise en œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
@@ -2428,420 +2428,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C’est un autre rythme de vie ». Le temps de sommeil des élèves en classe préparatoire scientifique et en grande école d’ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“How many auditors does it take to change a lightbulb?” How an external auditors' collective identity is produced through humour in Internet memes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Nortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée des doctorant-e-s de l’école doctorale 623 de l’Université de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942100v1</w:t>
+                <w:t xml:space="preserve">hal-04098753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“How many auditors does it take to change a lightbulb?” How an external auditors' collective identity is produced through humour in Internet memes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« C’est un autre rythme de vie ». Le temps de sommeil des élèves en classe préparatoire scientifique et en grande école d’ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Interdisciplinary Perspectives on Accounting Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">journée des doctorant-e-s de l’école doctorale 623 de l’Université de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098753v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continue to Get Up Just Like When You Had Lessons&amp;quot;: First-Year Medical Students' Socialization in France in the Context of the Covid-19 Pandemic</w:t>
+                <w:t xml:space="preserve">Accompagner le changement : le rôle des intermédiaires publics et privés dans la mise en œuvre de la réforme des études de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chamboredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430608v1</w:t>
+                <w:t xml:space="preserve">hal-03427133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le changement : le rôle des intermédiaires publics et privés dans la mise en œuvre de la réforme des études de santé</w:t>
+                <w:t xml:space="preserve">Continue to Get Up Just Like When You Had Lessons&amp;quot;: First-Year Medical Students' Socialization in France in the Context of the Covid-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chamboredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03427133v1</w:t>
+                <w:t xml:space="preserve">hal-03430608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Diversity to Othering: Lessons About the Interconnection of Class and Race from a Diversity Program in an Elite French Higher Education Institution</w:t>
               </w:r>
@@ -3161,103 +3161,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de la sélection en études de santé : Les perspectives des étudiant.e.s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chamboredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Birolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Marbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3468,51 +3468,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84BA6073"/>
+    <w:nsid w:val="7AA73EAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3699,51 +3699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-birolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6779-2637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Birolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.109.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walkens Sainval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Trarieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127hm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJ1S60Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chamboredon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56892" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54950" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/humor-2021-0030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58488" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935328v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.52034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Franchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04167002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Autric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04166996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Nortier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Schroer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Jones Haug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05470589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-birolini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6779-2637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Birolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Violier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.109.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walkens Sainval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Trarieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chamboredon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Olivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.096.0115" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127hm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SJ1S60Q7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/humor-2021-0030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56892" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.54950" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.090.0152" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935321v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.58488" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.52034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.50089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49433" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.203.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Franchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Mounoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04167002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Autric" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Marbach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04166996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098753v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Nortier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427133v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabea Schroer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E. Jones Haug" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098683v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05470589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>