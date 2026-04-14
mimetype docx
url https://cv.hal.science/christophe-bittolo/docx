--- v0 (2026-03-15)
+++ v1 (2026-04-14)
@@ -166,482 +166,482 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destins de la haine dans le travail de séparation en fin de groupe à l’adolescence</w:t>
+                <w:t xml:space="preserve">Élaboration méthodologique dans la conception d’un dispositif thérapeutique de groupe en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Riand</w:t>
+                <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robert</w:t>
+                <w:t xml:space="preserve">Vanessa Ntakabanyura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bittolo</w:t>
+                <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vol. 43 (1), pp.43-51. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (1), pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psys.231.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677337v1</w:t>
+                <w:t xml:space="preserve">hal-04677325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d’ambiance : conditions d’observation et dimensions structurelles d’une sensorialité immersive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Destins de la haine dans le travail de séparation en fin de groupe à l’adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.080.0015⟩</w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 43 (1), pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psys.231.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677334v1</w:t>
+                <w:t xml:space="preserve">hal-04677337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration méthodologique dans la conception d’un dispositif thérapeutique de groupe en institution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le concept d’ambiance : conditions d’observation et dimensions structurelles d’une sensorialité immersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (1), pp.15-29. </w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 80 (1), pp.15-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rppg.080.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677325v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles et institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Psychoanalytic paradigms for “internal” change in the institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/difa.048.0153⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (6), pp.979-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2022.2104725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677342v1</w:t>
+                <w:t xml:space="preserve">hal-04677340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychoanalytic paradigms for “internal” change in the institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Familles et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103 (6), pp.979-1001. </w:t>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 48 (1), pp.153-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207578.2022.2104725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/difa.048.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677340v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychothérapies psychanalytiques de groupe via le numérique : transformations du cadre et de l’espace psychique groupal</w:t>
               </w:r>
@@ -653,51 +653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klimis Navridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Toliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 115 (1), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,295 +725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire librement sur sa pratique en institution : obstacles et voies d’ouverture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’inconscient n’est pas une propriété privée. » Vers un changement de paradigme dans l’enseignement et la recherche en psychologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bittolo</w:t>
+                <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenia Papathanasiou</w:t>
+                <w:t xml:space="preserve">Léa Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 113 (1), pp.31-45. </w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 75 (2), pp.203-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.113.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rppg.075.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677355v1</w:t>
+                <w:t xml:space="preserve">hal-04677358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’inconscient n’est pas une propriété privée. » Vers un changement de paradigme dans l’enseignement et la recherche en psychologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire librement sur sa pratique en institution : obstacles et voies d’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vidal</w:t>
+                <w:t xml:space="preserve">Gilles Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Antigny</w:t>
+                <w:t xml:space="preserve">Karine Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Renouf</w:t>
+                <w:t xml:space="preserve">Evgenia Papathanasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 75 (2), pp.203-215. </w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 113 (1), pp.31-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.075.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cnx.113.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677358v1</w:t>
+                <w:t xml:space="preserve">hal-04677355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1057,77 +1057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.17-24, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,51 +1251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58D8B502"/>
+    <w:nsid w:val="88B2D0A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1482,51 +1482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bittolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7242-6524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ntakabanyura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.11.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.048.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2022.2104725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimis Navridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Toliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.115.0109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nazir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Papathanasiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.113.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.075.0203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bittolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7242-6524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ntakabanyura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.11.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2022.2104725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.048.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimis Navridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Toliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.115.0109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.075.0203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nazir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Papathanasiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.113.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>