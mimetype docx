--- v1 (2026-04-14)
+++ v2 (2026-05-10)
@@ -166,482 +166,482 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration méthodologique dans la conception d’un dispositif thérapeutique de groupe en institution</w:t>
+                <w:t xml:space="preserve">Destins de la haine dans le travail de séparation en fin de groupe à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (1), pp.15-29. </w:t>
+              <w:t xml:space="preserve">Psychotherapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 43 (1), pp.43-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psys.231.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677325v1</w:t>
+                <w:t xml:space="preserve">hal-04677337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destins de la haine dans le travail de séparation en fin de groupe à l’adolescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le concept d’ambiance : conditions d’observation et dimensions structurelles d’une sensorialité immersive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychotherapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psys.231.0043⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 80 (1), pp.15-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.080.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677337v1</w:t>
+                <w:t xml:space="preserve">hal-04677334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d’ambiance : conditions d’observation et dimensions structurelles d’une sensorialité immersive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Élaboration méthodologique dans la conception d’un dispositif thérapeutique de groupe en institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ntakabanyura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 80 (1), pp.15-28. </w:t>
+              <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (1), pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.080.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evopsy.2022.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677334v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychoanalytic paradigms for “internal” change in the institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Familles et institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207578.2022.2104725⟩</w:t>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 48 (1), pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.048.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677340v1</w:t>
+                <w:t xml:space="preserve">hal-04677342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles et institutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Psychoanalytic paradigms for “internal” change in the institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 48 (1), pp.153-166. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychoanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (6), pp.979-1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/difa.048.0153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207578.2022.2104725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677342v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychothérapies psychanalytiques de groupe via le numérique : transformations du cadre et de l’espace psychique groupal</w:t>
               </w:r>
@@ -653,51 +653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klimis Navridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Toliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 115 (1), pp.109-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -725,295 +725,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’inconscient n’est pas une propriété privée. » Vers un changement de paradigme dans l’enseignement et la recherche en psychologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écrire librement sur sa pratique en institution : obstacles et voies d’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vidal</w:t>
+                <w:t xml:space="preserve">Gilles Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Antigny</w:t>
+                <w:t xml:space="preserve">Karine Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Renouf</w:t>
+                <w:t xml:space="preserve">Evgenia Papathanasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 75 (2), pp.203-215. </w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 113 (1), pp.31-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rppg.075.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cnx.113.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677358v1</w:t>
+                <w:t xml:space="preserve">hal-04677355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire librement sur sa pratique en institution : obstacles et voies d’ouverture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« L’inconscient n’est pas une propriété privée. » Vers un changement de paradigme dans l’enseignement et la recherche en psychologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Corre</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgenia Papathanasiou</w:t>
+                <w:t xml:space="preserve">Léa Renouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 113 (1), pp.31-45. </w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 75 (2), pp.203-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.113.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rppg.075.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677355v1</w:t>
+                <w:t xml:space="preserve">hal-04677358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1057,77 +1057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gratton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bittolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drweski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.17-24, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,51 +1251,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88B2D0A5"/>
+    <w:nsid w:val="0E687E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1482,51 +1482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bittolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7242-6524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ntakabanyura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.11.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677337v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0043" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2022.2104725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.048.0153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimis Navridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Toliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.115.0109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677358v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antigny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.075.0203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nazir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Papathanasiou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.113.0031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bittolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7242-6524" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bittolo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.231.0043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.080.0015" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677325v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ntakabanyura" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drweski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2022.11.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.048.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677340v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Corre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207578.2022.2104725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klimis Navridis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Toliou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.115.0109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677355v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Nazir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Papathanasiou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.113.0031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antigny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.075.0203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>