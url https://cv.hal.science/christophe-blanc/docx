--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -956,291 +956,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticle Brownian motion near an air-water interface governed by direction-dependent boundary conditions</w:t>
+                <w:t xml:space="preserve">Dynamics of prolate spheroids in the vicinity of an air–water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Larobina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Villone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.099⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (14), pp.2646-2653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM01665F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128656v1</w:t>
+                <w:t xml:space="preserve">hal-04072095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of prolate spheroids in the vicinity of an air–water interface</w:t>
+                <w:t xml:space="preserve">Microparticle Brownian motion near an air-water interface governed by direction-dependent boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Domenico Larobina</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Daddi-Moussa-Ider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (14), pp.2646-2653. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 629, Part B, pp.917-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SM01665F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072095v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helfrich-Hurault elastic instabilities driven by geometrical frustration</w:t>
               </w:r>
@@ -1488,1153 +1488,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear field dependent conductivity dielectrics made of graphite nanoplatelets filled composites</w:t>
+                <w:t xml:space="preserve">Microspheres viscous drag at a deformed fluid interface: particle's weight and electrical charges effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Metz</w:t>
+                <w:t xml:space="preserve">Nadia Ben'Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Aschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129611⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00041-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245508v1</w:t>
+                <w:t xml:space="preserve">hal-03184308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite nanoplatelets filled silicone composites with novel electrical and dielectric properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nonlinear field dependent conductivity dielectrics made of graphite nanoplatelets filled composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Prevot</w:t>
+                <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (22), pp.26608-26619. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292, pp.129611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-021-07037-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419440v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERS detection and comprehensive study of p-nitrophenol: towards pesticide sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphite nanoplatelets filled silicone composites with novel electrical and dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Hostert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Guillaume Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo J. G. Zarbin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa S. Orth</w:t>
+                <w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nj05933a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (22), pp.26608-26619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-021-07037-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194024v1</w:t>
+                <w:t xml:space="preserve">hal-03419440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microspheres viscous drag at a deformed fluid interface: particle's weight and electrical charges effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SERS detection and comprehensive study of p-nitrophenol: towards pesticide sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Hostert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ben'Mbarek</w:t>
+                <w:t xml:space="preserve">Aldo J. G. Zarbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Aschi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">Elisa S. Orth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (2), pp.26. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (8), pp.3886-3891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00041-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nj05933a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184308v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistable interaction between a spherical Brownian particle and an air–water interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">Biaxiality-driven twist-bend to splay-bend nematic phase transition induced by an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey R. Luckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01472A⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (36), pp.eabb8212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abb8212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460100v1</w:t>
+                <w:t xml:space="preserve">hal-02986290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical-Physical Characterization of a Binary Mixture of a Twist Bend Nematic Liquid Crystal with a Smectogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Aouini</w:t>
+                <w:t xml:space="preserve">Multistable interaction between a spherical Brownian particle and an air–water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10121110⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01472A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113887v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxiality-driven twist-bend to splay-bend nematic phase transition induced by an electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical-Physical Characterization of a Binary Mixture of a Twist Bend Nematic Liquid Crystal with a Smectogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey R. Luckhurst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Dozov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Dameme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (36), pp.eabb8212. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abb8212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst10121110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986290v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active microrheology of a lyotropic chromonic nematic liquid crystal disodium cromoglycate</w:t>
+                <w:t xml:space="preserve">Mesoporous Silica Colloids: Wetting, Surface Diffusion, and Cationic Surfactant Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Habibi</w:t>
+                <w:t xml:space="preserve">Elise Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ben Mbarek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Soltani</w:t>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (43), pp.26226-26235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145843v1</w:t>
+                <w:t xml:space="preserve">hal-02341812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Silica Colloids: Wetting, Surface Diffusion, and Cationic Surfactant Adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive and active microrheology of a lyotropic chromonic nematic liquid crystal disodium cromoglycate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Azar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Nadia Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (43), pp.26226-26235. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 288, pp.111027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2019.111027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341812v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucus Microrheology Measured on Human Bronchial Epithelium Culture</w:t>
               </w:r>
@@ -3265,51 +3265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersions of Goethite Nanorods in Aprotic Polar Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Mašlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3782,1038 +3782,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal crystal ordering in a liquid crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation-Induced Self-Structuring of Organised Silica Nanohybrid Films Through Cooperative Physical and Chemical Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana M. Cojocariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaf4260⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.7946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP02742J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296653v1</w:t>
+                <w:t xml:space="preserve">hal-01279551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Particles in Thin Nematic Wetting Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Othman</w:t>
+                <w:t xml:space="preserve">Reduction of phonon mean free path: from low temperature physics to room temperature applications in thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adib Tavakoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02701⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Thermoelectric mesoscopic phenomena / Phénomènes thermoélectriques mésoscopiques, 17 (10), pp.1154-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357035v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of phonon mean free path: from low temperature physics to room temperature applications in thermoelectricity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal crystal ordering in a liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Thermoelectric mesoscopic phenomena / Phénomènes thermoélectriques mésoscopiques, 17 (10), pp.1154-1160. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 352 (6291), pp.40-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf4260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416034v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Colloidal Particles in Thin Nematic Wetting Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Tasinkevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6fd00025h⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (35), pp.9097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397538v1</w:t>
+                <w:t xml:space="preserve">hal-01357035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translational viscous drags of an ellipsoid straddling an interface between two fluids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Gross</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Malgaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191, pp.305-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6fd00025h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355947v1</w:t>
+                <w:t xml:space="preserve">hal-01397538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Invariant Gel Melting Temperatures in the c-T Phase Diagram of an Organogel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elliot Christ</w:t>
+                <w:t xml:space="preserve">Translational viscous drags of an ellipsoid straddling an interface between two fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Le Parc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (19), pp.4975-4982. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), pp.012602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.012602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344912v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation-Induced Self-Structuring of Organised Silica Nanohybrid Films Through Cooperative Physical and Chemical Interactions</w:t>
+                <w:t xml:space="preserve">Origin of Invariant Gel Melting Temperatures in the c-T Phase Diagram of an Organogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Cojocariu</w:t>
+                <w:t xml:space="preserve">Elliot Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cattoën</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Abdelaziz Al Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Parc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.7946. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (19), pp.4975-4982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP02742J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b00995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279551v1</w:t>
+                <w:t xml:space="preserve">hal-01344912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and Individualization of SWNT in Surfactant-Free Suspensions and Composites of Hydrosoluble Polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity of silicon nitride membranes is not sensitive to stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Tainoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Andrew Fefferman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5092015⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (12), pp.125439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202130v1</w:t>
+                <w:t xml:space="preserve">hal-01231839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced active motion of Janus colloids at the water surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4858,491 +4862,487 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (37), pp.7376-7384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01111f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian diffusion of a partially wetted colloid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Boniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Fedorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Medfai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (9), pp.908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NMAT4348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary-induced giant elastic dipoles in thin nematic films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+                <w:t xml:space="preserve">Dispersion and Individualization of SWNT in Surfactant-Free Suspensions and Composites of Hydrosoluble Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1508865112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (1), pp.703-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5092015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236579v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of silicon nitride membranes is not sensitive to stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+                <w:t xml:space="preserve">Capillary-induced giant elastic dipoles in thin nematic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (12), pp.125439. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.14771-14776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.125439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1508865112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231839v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of topological defects as templates to direct assembly of colloidal particles at nematic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Savin Heron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (4), pp.043106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5532,51 +5532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Decomposition in Goalpost Micro/nano Electro-mechanical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunal Lulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,4111 +5647,4111 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering nano- and microparticles assemblies with liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for the role of normal-state electrons in nanoelectromechanical damping mechanisms at very low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Lulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (2), pp.83-109. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (17), pp.177206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21680396.2013.818515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.177206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840768v1</w:t>
+                <w:t xml:space="preserve">hal-00861797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon Heat Conduction in Corrugated Silicon Nanowires Below the Casimir Limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion and orientation of single-walled carbon nanotubes in a chromonic liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Rajabpour</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oleg D. Lavrentovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Smalyukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4816590⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.1628-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2013.772254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789770v2</w:t>
+                <w:t xml:space="preserve">hal-00794735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressed silicon nitride nanomechanical resonators at helium temperatures</w:t>
+                <w:t xml:space="preserve">Microparticles confined to a nematic liquid crystal shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Defoort</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miha Ravnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.6911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM00126A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-012-0693-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00861790v1</w:t>
+                <w:t xml:space="preserve">hal-00840285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal &amp;quot;self-coupling&amp;quot; as a sensitive probe for nanomechanical detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonon Heat Conduction in Corrugated Silicon Nanowires Below the Casimir Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Rajabpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 103 (1), pp.013104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812718⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 103 (4), pp.043109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4816590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861803v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystals of carbon nanotubes and graphene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zakri</w:t>
+                <w:t xml:space="preserve">Stressed silicon nitride nanomechanical resonators at helium temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Lulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puech</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Containing Papers of a Math. or Phys. Character (1896–1934)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (5-6), pp.731-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-012-0693-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0499⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00797442v1</w:t>
+                <w:t xml:space="preserve">hal-00861790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotubes Induced Gelation of Unmodified Hyaluronic Acid</w:t>
+                <w:t xml:space="preserve">Modal &amp;quot;self-coupling&amp;quot; as a sensitive probe for nanomechanical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zakri</w:t>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunal Lulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la4016492⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (1), pp.013104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870751v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary force on a micrometric sphere trapped at a fluid interface exhibiting arbitrary curvature gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid crystals of carbon nanotubes and graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111, pp.058302. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Containing Papers of a Math. or Phys. Character (1896–1934)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371 (20120499), pp. 1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.058302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840804v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Bridged Silsesquioxanes: Modulating Structural Evolution via Cooperative Covalent and Non-covalent Interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordering nano- and microparticles assemblies with liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la400293k⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.83-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2013.818515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819327v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for the role of normal-state electrons in nanoelectromechanical damping mechanisms at very low temperatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary force on a micrometric sphere trapped at a fluid interface exhibiting arbitrary curvature gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Fedorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (17), pp.177206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.177206⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 111, pp.058302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.058302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861797v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles confined to a nematic liquid crystal shell</w:t>
+                <w:t xml:space="preserve">Carbon Nanotubes Induced Gelation of Unmodified Hyaluronic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">Simon E. Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miha Ravnik</w:t>
+                <w:t xml:space="preserve">Gordon Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9, pp.6911. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (32), pp.10247−10253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3SM00126A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la4016492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840285v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and orientation of single-walled carbon nanotubes in a chromonic liquid crystal</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Bridged Silsesquioxanes: Modulating Structural Evolution via Cooperative Covalent and Non-covalent Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
+                <w:t xml:space="preserve">Gaëlle Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oleg D. Lavrentovich</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan I. Smalyukh</w:t>
+                <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.1628-1635. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.5581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678292.2013.772254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la400293k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794735v1</w:t>
+                <w:t xml:space="preserve">hal-00819327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smectic Shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defect trajectories in nematic shells: Role of elastic anisotropy and thickness heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.284122. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.020705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.020705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713321v1</w:t>
+                <w:t xml:space="preserve">hal-00733363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled alignment of individual single-wall carbon nanotubes at high concentrations in polymer matrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Liquid Crystallinity and Dimensions of Surfactant-Stabilized Sheets of Reduced Graphene Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon E. Moulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116, pp.13760. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp. 2425-2430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp212113b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz3008479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713317v1</w:t>
+                <w:t xml:space="preserve">hal-00737951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientational Order of Carbon Nanotube Guests in a Nematic Host Suspension of Colloidal Viral Rods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew Dennison</w:t>
+                <w:t xml:space="preserve">Controlled alignment of individual single-wall carbon nanotubes at high concentrations in polymer matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.13760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp212113b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709314v1</w:t>
+                <w:t xml:space="preserve">hal-00713317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurement of suspended Si-N membranes from 10K to 275K using the 3 omega-Volklein method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+                <w:t xml:space="preserve">Smectic Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.284122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/28/284122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861782v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect trajectories in nematic shells: Role of elastic anisotropy and thickness heterogeneity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">Orientational Order of Carbon Nanotube Guests in a Nematic Host Suspension of Colloidal Viral Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dennison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Der Schoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.020705⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.247801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733363v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Crystallinity and Dimensions of Surfactant-Stabilized Sheets of Reduced Graphene Oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal conductivity measurement of suspended Si-N membranes from 10K to 275K using the 3 omega-Volklein method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ftouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon E. Moulton</w:t>
+                <w:t xml:space="preserve">Martial Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp. 2425-2430. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 395, pp.012109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz3008479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737951v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Ordered Carbon Nanotube Nematic Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puech</w:t>
+                <w:t xml:space="preserve">Nematic-Smectic Transition in Spherical Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fernandez-Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1102077⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.247802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.247802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00596466v1</w:t>
+                <w:t xml:space="preserve">hal-00652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazolium camphorsulfonamides: Chiral catanionic liquid crystals with tunable thermal properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica and hybrid silica hollow spheres from imidazolium-based templating agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Trilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Rettenmeier</w:t>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Tokarev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roser Pleixats</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.1058-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0jm02799e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00572408v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing in glassy polymer/liquid crystal layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oleksander Buluy</w:t>
+                <w:t xml:space="preserve">Highly Ordered Carbon Nanotube Nematic Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Joly</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.050701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115, pp. 3272-3278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1102077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652859v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica and hybrid silica hollow spheres from imidazolium-based templating agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+                <w:t xml:space="preserve">Imidazolium camphorsulfonamides: Chiral catanionic liquid crystals with tunable thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Rettenmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Tokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0jm02799e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356, pp.639-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555040v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of colloidal particles at a nematic liquid crystal interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Galatola</w:t>
+                <w:t xml:space="preserve">Ageing in glassy polymer/liquid crystal layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimira Antonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksander Buluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0SM00863J⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.050701(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.83.050701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565584v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductivity anisotropy of assembled and oriented carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Zakri</w:t>
+                <w:t xml:space="preserve">Behavior of colloidal particles at a nematic liquid crystal interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Galatola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (062701), pp. 1-5. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.062701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C0SM00863J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682462v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic-Smectic Transition in Spherical Shells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">Conductivity anisotropy of assembled and oriented carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106, pp.247802. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (062701), pp. 1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.247802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.062701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652863v1</w:t>
+                <w:t xml:space="preserve">hal-00682462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational Solid Friction of a Nematic Liquid Crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nematic droplets in aqueous dispersions of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Der Schoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (2), pp.020702(R)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518222v1</w:t>
+                <w:t xml:space="preserve">hal-00512715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Magneto-Optical Properties of Suspensions of Spindle Type Mono-Dispersed Hematite Nano-Particles in Liquid Crystal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotational Solid Friction of a Nematic Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Mertelj</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421401003796108⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (12), pp.127801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.127801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00503936v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational quenched disorder of a nematic liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104, pp.097801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.097801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold- and silver-based ionic liquids: modulation of luminescence depending on the physical state</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Magneto-Optical Properties of Suspensions of Spindle Type Mono-Dispersed Hematite Nano-Particles in Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ouskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Buluy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dietsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mertelj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0DT00583E⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 525, pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421401003796108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01224601v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic droplets in aqueous dispersions of carbon nanotubes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gold- and silver-based ionic liquids: modulation of luminescence depending on the physical state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Tokarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joulia Larionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. López-De-Luzuriaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (44), pp.10574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0DT00583E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512715v2</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientational order of single-wall carbon nanotubes in stretch-aligned photoluminescent composite films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ X-ray Measurements to Probe a New Solid-State Polycondensation Mechanism for the Design of Supramolecular Organo-Bridged Silsesquioxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Wong Chi Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vellutini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.113407⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (4), pp.503-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.200800254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00503192v1</w:t>
+                <w:t xml:space="preserve">hal-00381858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray Measurements to Probe a New Solid-State Polycondensation Mechanism for the Design of Supramolecular Organo-Bridged Silsesquioxanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientational order of single-wall carbon nanotubes in stretch-aligned photoluminescent composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (4), pp.503-510. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.113407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.200800254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.113407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381858v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00503192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Organization of Cyano-Bridged Coordination Polymer Nanoparticles within an Ionic Liquid Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudonne-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Tokarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (2), pp.1138. </w:t>
@@ -9802,51 +9802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuring of Hybrid Silicas through a Self-Recognition Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Creff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Wadepohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9986,380 +9986,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal Shape Controlled by Molecular Adsorption at Liquid Crystal Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic Thin Films of Single-Wall Carbon Nanotubes from Aligned Lyotropic Nematic Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Toquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
+                <w:t xml:space="preserve">M. Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Monge</w:t>
+                <w:t xml:space="preserve">C. Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grimaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">P. Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.4103-4107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270285v1</w:t>
+                <w:t xml:space="preserve">hal-00504366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Thin Films of Single-Wall Carbon Nanotubes from Aligned Lyotropic Nematic Suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Colloidal Shape Controlled by Molecular Adsorption at Liquid Crystal Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Maugey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Poulin</w:t>
+                <w:t xml:space="preserve">Antoine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (14), pp. 4157-4160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp800431y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504366v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionic Liquid Crystals Based on Mesitylene-Containing Bis- and Trisimidazolium Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Trilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roser Pleixats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Parella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (1), pp.259-265. </w:t>
@@ -10403,321 +10403,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous change in smectic layer thickness in ferrielectric liquid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyotropic structures in a thermotropic liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.P. Panov</w:t>
+                <w:t xml:space="preserve">Grégoire Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.K. Vij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu.P. Panarin</w:t>
+                <w:t xml:space="preserve">Jacqueline Appell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.042701⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (7), pp.4081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la062024a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378244v1</w:t>
+                <w:t xml:space="preserve">hal-01208070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraweak azimuthal anchoring of a nematic liquid crystal on a planar orienting photopolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 102 (7), pp.073519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2784974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis via ATRP and Anchoring Properties of Ammonium-Terminated Monofunctional or Telechelic Polystyrenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krassimira Antonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10726,260 +10734,252 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 208 (1), pp.94-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.200600475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.200600475⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00181383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyotropic structures in a thermotropic liquid crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+                <w:t xml:space="preserve">Discontinuous change in smectic layer thickness in ferrielectric liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Porte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+                <w:t xml:space="preserve">J.K. Vij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Appell</w:t>
+                <w:t xml:space="preserve">Yu.P. Panarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la062024a⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (4), pp.042701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.042701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208070v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchoring and gliding of easy axis of 5CB on photoaligning PVCN-F surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Buluy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iljin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,51 +11211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,64 +11726,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Intartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Smalyukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg D. Lavrentovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (6), pp.061705. </w:t>
@@ -11834,51 +11834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do lamellar liquid crystals flow like solids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Asnacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12123,51 +12123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Crudeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri P. Panarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12550,208 +12550,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the anisotropy of the energy of an isotropic-smectic interface in a smectic cylinder: Application to the L3−Lα interface</w:t>
+                <w:t xml:space="preserve">The confinement of smectics with a strong anchoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64 (1), pp.011702. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (2), pp.241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.011702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s101890170134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213177v1</w:t>
+                <w:t xml:space="preserve">hal-01213176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The confinement of smectics with a strong anchoring</w:t>
+                <w:t xml:space="preserve">Measurement of the anisotropy of the energy of an isotropic-smectic interface in a smectic cylinder: Application to the L3−Lα interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurice Kleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (1), pp.011702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.011702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s101890170134⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01213176v1</w:t>
+                <w:t xml:space="preserve">hal-01213177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiling the plane with noncongruent toric focal conic domains</w:t>
               </w:r>
@@ -12913,234 +12913,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature walls and focal conic domains in a lyotropic lamellar phase</w:t>
+                <w:t xml:space="preserve">The Interface between the Lamellar and the Sponge Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maurice Kleman</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Cabuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510050829⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 332 (1), pp.523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10587259908023798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213173v1</w:t>
+                <w:t xml:space="preserve">hal-01213171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interface between the Lamellar and the Sponge Phases</w:t>
+                <w:t xml:space="preserve">Curvature walls and focal conic domains in a lyotropic lamellar phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Cabuil</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10 (1), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10587259908023798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01213171v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Shapes of Lamellar Droplets in Sponge Phase</w:t>
               </w:r>
@@ -13599,77 +13599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la force d’ancrage sur le bon alignement planaire de la phase NTB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stoenescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13783,735 +13783,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive and active microrheology of a lyotropic chromonic nematic liquid crystal disodium cromoglycate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Habibi</w:t>
+                <w:t xml:space="preserve">Propriétés des mélanges binaires d’un nématique twist-bend (CB7CB) et de smectogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19eme Colloque Francophone sur les cristaux liquides (CFCL2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Sete, France</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301134v1</w:t>
+                <w:t xml:space="preserve">hal-02301167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microrhéologies du cromoglycate de sodium, un cristal liquide chromonique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Habibi</w:t>
+                <w:t xml:space="preserve">Ordering, Instabilities and Textures in Graphene Based Liquid Crystalline phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nanoscience Summer School (NSSY) @ Yachay 2019 International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Puerto Ayora, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339367v1</w:t>
+                <w:t xml:space="preserve">hal-02179554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anchoring conditions on the stripe patterns of the NTB phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+                <w:t xml:space="preserve">Passive and active microrheology of a lyotropic chromonic nematic liquid crystal disodium cromoglycate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Liquid Crystals (ECLC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">19eme Colloque Francophone sur les cristaux liquides (CFCL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179553v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés des mélanges binaires d’un nématique twist-bend (CB7CB) et de smectogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Aouini</w:t>
+                <w:t xml:space="preserve">Microrhéologies du cromoglycate de sodium, un cristal liquide chromonique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Habibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme Colloque Francophone sur les cristaux liquides (CFCL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
+              <w:t xml:space="preserve">54ème Congrès du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301167v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering, Instabilities and Textures in Graphene Based Liquid Crystalline phases</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Anglaret</w:t>
+                <w:t xml:space="preserve">Influence of anchoring conditions on the stripe patterns of the NTB phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscience Summer School (NSSY) @ Yachay 2019 International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Puerto Ayora, Ecuador</w:t>
+              <w:t xml:space="preserve">15th European Conference on Liquid Crystals (ECLC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179554v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus rheology and cilia beating coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Jory</w:t>
+                <w:t xml:space="preserve">Orientations and periodic textures in graphene liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR CellTiss 2018 in Honor of Françoise Brochard Wyart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CellTiss, Oct 2018, La Chapelle-Gauthier, France</w:t>
+              <w:t xml:space="preserve">27th International Liquid Crystal Conference (ILCC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062351v1</w:t>
+                <w:t xml:space="preserve">hal-01933935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical approach of the mucociliary function: Mucus rheology and beating coordination</w:t>
               </w:r>
@@ -14616,303 +14599,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles hydrodynamics close to an Air-Water Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Villa</w:t>
+                <w:t xml:space="preserve">Mucus rheology and cilia beating coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bellouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">GDR CellTiss 2018 in Honor of Françoise Brochard Wyart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CellTiss, Oct 2018, La Chapelle-Gauthier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934629v1</w:t>
+                <w:t xml:space="preserve">hal-02062351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical approach of the mucociliary function: Mucus rheology and beating coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Bellouma</w:t>
+                <w:t xml:space="preserve">Microparticles hydrodynamics close to an Air-Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "From Active Matter to Complex Fluids"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COST MP1305 Flowing Mater, Jan 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064739v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene Oxide/Nanoparticles Composite Thin Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14927,497 +14910,514 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphene &amp; Co GDR-i 2018 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations and periodic textures in graphene liquid crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Anglaret</w:t>
+                <w:t xml:space="preserve">Biophysical approach of the mucociliary function: Mucus rheology and beating coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bellouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Liquid Crystal Conference (ILCC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Workshop "From Active Matter to Complex Fluids"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COST MP1305 Flowing Mater, Jan 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933935v1</w:t>
+                <w:t xml:space="preserve">hal-02064739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical approach of the mucociliary function: Mucus rheology and beating coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Bellouma</w:t>
+                <w:t xml:space="preserve">Etudes Raman d’encres de nanotubes et de graphene monofeuillets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bepete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vachier</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Bio-mechanics of living systems from cells to organisms”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Colloque Annuel de la Société Francophone d’Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064722v1</w:t>
+                <w:t xml:space="preserve">hal-01591582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes Raman d’encres de nanotubes et de graphene monofeuillets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+                <w:t xml:space="preserve">Biophysical approach of the mucociliary function: Mucus rheology and beating coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bellouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlos Drummond</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel de la Société Francophone d’Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Workshop “Bio-mechanics of living systems from cells to organisms”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591582v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale conductive films and patterns based on carbon nanotubes and graphene liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Torres-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT17:18th International conference on the science and application of nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, BELO HORIZONTE, Brazil</w:t>
@@ -15440,247 +15440,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie du mucus à partir d'un modèle d'épithélium bronchique Humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Jory</w:t>
+                <w:t xml:space="preserve">Particules colloïdales confinées dans des films libres nématiques : nature des interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ohtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque français des jeunes chercheurs pour Vaincre la Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vaincre la Mucoviscidose, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">18e Colloque sur les systèmes anisotropes auto-organisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062232v1</w:t>
+                <w:t xml:space="preserve">hal-01590904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particules colloïdales confinées dans des films libres nématiques : nature des interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tahar Ohtman</w:t>
+                <w:t xml:space="preserve">Rhéologie du mucus à partir d'un modèle d'épithélium bronchique Humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Donnarumma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Colloque sur les systèmes anisotropes auto-organisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">18ème colloque français des jeunes chercheurs pour Vaincre la Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaincre la Mucoviscidose, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590904v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de nano-composites à l'aide de fluides complexes</w:t>
               </w:r>
@@ -15729,2936 +15729,2936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation dynamics of elongated particles confined at liquid surfaces or in nematic phases, a numerical model development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katalin Gillemot</w:t>
+                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Malgaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC1208 COST MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof. Robertas Grigalaitis and Prof. Juras Banys, Apr 2016, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">Nanoparticles with Morphological and Functional Anisotropy: Faraday Discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303444v1</w:t>
+                <w:t xml:space="preserve">hal-01369691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles at Nematic Liquid Crystal Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Colloidal particles embedded in thin nematic liquid crystal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Ohtman</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC1208 COST MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">ECIS 2016 : 30th Conference of the European Colloid and interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303434v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical approach of the mucociliary function: Mucus rheology and beating coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario Donnarumma</w:t>
+                <w:t xml:space="preserve">Ordering nanocarbons using Liquid Crystalline phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Softcomp annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Venice, Italy</w:t>
+              <w:t xml:space="preserve">4th International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070663v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian diffusion and active motion of partially wetted colloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation dynamics of elongated particles confined at liquid surfaces or in nematic phases, a numerical model development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Gillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IC1208 COST MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof. Robertas Grigalaitis and Prof. Juras Banys, Apr 2016, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369699v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and orientation of catalytic Janus colloids at the surface of water</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Particles at Nematic Liquid Crystal Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ohtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoparticles with Morphological and Functional Anisotropy: Faraday Discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">IC1208 COST MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369691v1</w:t>
+                <w:t xml:space="preserve">hal-01303434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal particles embedded in thin nematic liquid crystal films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Othman</w:t>
+                <w:t xml:space="preserve">Biophysical approach of the mucociliary function: Mucus rheology and beating coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Donnarumma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2016 : 30th Conference of the European Colloid and interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rome, France</w:t>
+              <w:t xml:space="preserve">Softcomp annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362318v1</w:t>
+                <w:t xml:space="preserve">hal-02070663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering nanocarbons using Liquid Crystalline phases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brownian diffusion and active motion of partially wetted colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371526v1</w:t>
+                <w:t xml:space="preserve">hal-01369699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomaterials and solutions: examples and scattering methods for characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENANO2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Altos de Pipe, Venezuela</w:t>
+              <w:t xml:space="preserve">MICROSWIMMERS - FROM BULK TO INTERFACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207453v1</w:t>
+                <w:t xml:space="preserve">hal-01163595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipôles élastiques géants dans les films nématiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanomaterials and solutions: examples and scattering methods for characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Colloque sur les systèmes anisotropes auto-organisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Autrans, France</w:t>
+              <w:t xml:space="preserve">ENANO2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Altos de Pipe, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207441v1</w:t>
+                <w:t xml:space="preserve">hal-01207453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field induced twist-bend to splay-bend nematic phase transition?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Meyer</w:t>
+                <w:t xml:space="preserve">Dipôles élastiques géants dans les films nématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ohtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Liquid Crystals (ECLC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">17e Colloque sur les systèmes anisotropes auto-organisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216758v1</w:t>
+                <w:t xml:space="preserve">hal-01207441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Electric-field induced twist-bend to splay-bend nematic phase transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Luckhurst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Congres general de la Societe Francaise de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13th European Conference on Liquid Crystals (ECLC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257720v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced active motion of Janus Colloids at the water surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICROSWIMMERS - FROM BULK TO INTERFACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">23e Congres general de la Societe Francaise de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163595v1</w:t>
+                <w:t xml:space="preserve">hal-01257720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic studies of aqueous inks of nanotubes and graphene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Optical spectroscopic studies of dispersion and processing of aqueous inks of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">GDR-I Graphene and Nanotubes, 2015 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938978v1</w:t>
+                <w:t xml:space="preserve">hal-01284328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing of singlewalled carbon nanotubes-based inks</w:t>
+                <w:t xml:space="preserve">Spectroscopic studies of aqueous inks of nanotubes and graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Torres-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bepete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Drummond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoCuba</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Havane, Cuba</w:t>
+              <w:t xml:space="preserve">EUROMAT2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938970v1</w:t>
+                <w:t xml:space="preserve">hal-01938978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical spectroscopic studies of dispersion and processing of aqueous inks of single-wall carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
+                <w:t xml:space="preserve">Inkjet printing of singlewalled carbon nanotubes-based inks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Torres-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-I Graphene and Nanotubes, 2015 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">NanoCuba</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284328v1</w:t>
+                <w:t xml:space="preserve">hal-01938970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Birefringence and Electric Dichroism of Goethite Colloidal Suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
+                <w:t xml:space="preserve">Brownian motion of a partially wetted colloid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Liquid Crystal Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">9th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206594v1</w:t>
+                <w:t xml:space="preserve">hal-01053069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloïdes dans des films minces de cristal liquide nématique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tahar Othman</w:t>
+                <w:t xml:space="preserve">Dispersion and individualization of SWNT in hydrosoluble polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le 11eme Colloque National de la Recherche en Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206588v1</w:t>
+                <w:t xml:space="preserve">hal-01207409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electro-optical properties of gold colloidal suspensions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Coursault</w:t>
+                <w:t xml:space="preserve">Colloïdes dans des films minces de cristal liquide nématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris 2014- CMD25- JMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Le 11eme Colloque National de la Recherche en Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206601v1</w:t>
+                <w:t xml:space="preserve">hal-01206588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing of orientated arrays of singlewall carbon nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+                <w:t xml:space="preserve">Electric Birefringence and Electric Dichroism of Goethite Colloidal Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">25th International Liquid Crystal Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207416v1</w:t>
+                <w:t xml:space="preserve">hal-01206594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion of spherical colloidal particles at the air-water interface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Investigation of electro-optical properties of gold colloidal suspensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Coursault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris 2014- CMD25- JMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999025v1</w:t>
+                <w:t xml:space="preserve">hal-01206601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing of orientated arrays of single-wall carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Inkjet printing of orientated arrays of singlewall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemontubes 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206584v1</w:t>
+                <w:t xml:space="preserve">hal-01207416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of particles trapped on liquid crystal interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brownian motion of spherical colloidal particles at the air-water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Boniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization and Dynamics of colloids at liquid surfaces and interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">SoftComp &amp; ESMI Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207348v1</w:t>
+                <w:t xml:space="preserve">hal-00999025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion of a partially wetted colloid.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin In</w:t>
+                <w:t xml:space="preserve">Inkjet printing of orientated arrays of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Chemontubes 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053069v1</w:t>
+                <w:t xml:space="preserve">hal-01206584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and individualization of SWNT in hydrosoluble polymer solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of particles trapped on liquid crystal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Organization and Dynamics of colloids at liquid surfaces and interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207409v1</w:t>
+                <w:t xml:space="preserve">hal-01207348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles, colloids and liquid crystals.</w:t>
+                <w:t xml:space="preserve">Carbon nanotubes and liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escuela de Nanociencia y Nanotecnología, Enano 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Choroni, Venezuela</w:t>
+              <w:t xml:space="preserve">COST Action IC1208 Integrating devices and materials: A challenge for new instrumentation in ICT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880522v1</w:t>
+                <w:t xml:space="preserve">hal-01207472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotubes and liquid crystals</w:t>
+                <w:t xml:space="preserve">Nanoparticles, colloids and liquid crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action IC1208 Integrating devices and materials: A challenge for new instrumentation in ICT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Escuela de Nanociencia y Nanotecnología, Enano 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Choroni, Venezuela</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207472v1</w:t>
+                <w:t xml:space="preserve">hal-00880522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and alignment of individual Single Wall Carbon Nanotubes in a chromonic liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawell Ould-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemontubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Arcachon, France</w:t>
@@ -18681,260 +18681,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of colloidal particles trapped at liquid crystal interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orientational quenched disorder in nematics: model and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostyantyn Slyusarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Reznikov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference europeenne des cristaux liquides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Slovenia</w:t>
+              <w:t xml:space="preserve">European Liquid Crystal Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564524v1</w:t>
+                <w:t xml:space="preserve">hal-00652867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientational quenched disorder in nematics: model and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavior of colloidal particles trapped at liquid crystal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Abkarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Liquid Crystal Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">Conference europeenne des cristaux liquides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652867v1</w:t>
+                <w:t xml:space="preserve">hal-00564524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules piégées aux interfaces de cristaux liquides</w:t>
               </w:r>
@@ -18989,51 +18989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientational order of single-wall carbon nanotubes in stretch-aligned photoluminescent composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19078,264 +19078,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube-based aligned lyotropic nematic suspensions and anisotropic thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single wall carbon nanotubes-based materials and their orientational order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNANO2009-Carbon-based nanostructured materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">ELCC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806565v1</w:t>
+                <w:t xml:space="preserve">hal-01284281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single wall carbon nanotubes-based materials and their orientational order</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon nanotube-based aligned lyotropic nematic suspensions and anisotropic thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELCC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CNANO2009-Carbon-based nanostructured materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284281v1</w:t>
+                <w:t xml:space="preserve">hal-00806565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Free-standing Film Micromotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20129,51 +20129,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced volume phase transition in SWNT/PNIPAM smart hybrid microgels</w:t>
+                <w:t xml:space="preserve">Volume phase transition in SWNT/PNIPAM hybrid microgels triggered by photo-thermal conversion under NIR-laser irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
@@ -20191,97 +20191,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Houston, United States</w:t>
+              <w:t xml:space="preserve">JMC17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270654v1</w:t>
+                <w:t xml:space="preserve">hal-03333988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWNT/SDS aqueous dispersions as photoluminescent nanothermometers</w:t>
+                <w:t xml:space="preserve">Photo-induced volume phase transition in SWNT/PNIPAM smart hybrid microgels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
@@ -20321,75 +20321,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270652v1</w:t>
+                <w:t xml:space="preserve">hal-03270654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume phase transition in SWNT/PNIPAM hybrid microgels triggered by photo-thermal conversion under NIR-laser irradiation</w:t>
+                <w:t xml:space="preserve">SWNT/SDS aqueous dispersions as photoluminescent nanothermometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
@@ -20407,362 +20407,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France. 2021</w:t>
+              <w:t xml:space="preserve">NT21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333988v1</w:t>
+                <w:t xml:space="preserve">hal-03270652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of anchoring on the typical textures of the NTB phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abir Aouini</w:t>
+                <w:t xml:space="preserve">Behaviour of a colloid close to an air-water interface: Interactions and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme Colloque Francophone sur les cristaux liquides (CFCL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
+              <w:t xml:space="preserve">9th international colloids conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301216v1</w:t>
+                <w:t xml:space="preserve">hal-02179556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a colloid close to an air-water interface: Interactions and dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
+                <w:t xml:space="preserve">Role of anchoring on the typical textures of the NTB phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaya Soumaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Aouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stoenescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international colloids conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">19eme Colloque Francophone sur les cristaux liquides (CFCL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179556v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of NTB and smectogenic liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stoenescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20813,64 +20813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillary interactions between colloidal particles in thin nematic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20902,152 +20902,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucus rheology and ciliary beating coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Jory</w:t>
+                <w:t xml:space="preserve">Orientations and texture instabilities in graphene oxide liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayfa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ty Phou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society (ERS) international congress 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Chemontubes2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062085v1</w:t>
+                <w:t xml:space="preserve">hal-01933922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
               </w:r>
@@ -21152,273 +21148,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillarity in thin nematic liquid crystal films: the interactions between colloidal particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tahar Ohtman</w:t>
+                <w:t xml:space="preserve">Mucus rheology and ciliary beating coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Jory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vernisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Casanellas Vilageliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Liquid Crystal Conference (ILCC2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">European Respiratory Society (ERS) international congress 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933938v1</w:t>
+                <w:t xml:space="preserve">hal-02062085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene Oxide/ Gold Nanoparticles Thin Layers As Adhesion Promoters For Copper Deposition On Glass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">Elastocapillarity in thin nematic liquid crystal films: the interactions between colloidal particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Anglaret</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Ohtman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene &amp; Co GDR-i 2018 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sete, France</w:t>
+              <w:t xml:space="preserve">27th International Liquid Crystal Conference (ILCC2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933934v1</w:t>
+                <w:t xml:space="preserve">hal-01933938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene/AuNps SERS thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Jeridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21433,178 +21446,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemontubes2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientations and texture instabilities in graphene oxide liquid crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">Graphene Oxide/ Gold Nanoparticles Thin Layers As Adhesion Promoters For Copper Deposition On Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitoria Torzecki-Hofmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayfa Jeridi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemontubes2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Graphene &amp; Co GDR-i 2018 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933922v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and Micro rheological characterization of Human bronchial mucus</w:t>
               </w:r>
@@ -21629,51 +21629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vachier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21709,286 +21709,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic Twist Bend Textures under different anchoringconditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreja Lesac</w:t>
+                <w:t xml:space="preserve">Dynamics of a colloidal Particle near a Gas-Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irena Dokli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Colloque sur les systèmes anisotropes auto-organisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Liquids 2017 10TH LIQUID MATTER CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, LJUBLJANA, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590921v1</w:t>
+                <w:t xml:space="preserve">hal-01933918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a colloidal Particle near a Gas-Liquid Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Stocco</w:t>
+                <w:t xml:space="preserve">Nematic Twist Bend Textures under different anchoringconditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Aouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Lesac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Dokli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquids 2017 10TH LIQUID MATTER CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, LJUBLJANA, Slovenia</w:t>
+              <w:t xml:space="preserve">18e Colloque sur les systèmes anisotropes auto-organisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933918v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientations et textures périodiques dans des cristaux liquides de graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ty Phou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22046,256 +22046,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic liquid crystals of graphene flakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poulin</w:t>
+                <w:t xml:space="preserve">Elastocapillarity in thin nematic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Jeridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene and Nanotubes. Annual meeting of the GDR-I GNT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">4th International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591916v1</w:t>
+                <w:t xml:space="preserve">hal-01371506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillarity in thin nematic films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nematic liquid crystals of graphene flakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Gharbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tahar Othman</w:t>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Soft Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Grenoble, France. 2016</w:t>
+              <w:t xml:space="preserve">Graphene and Nanotubes. Annual meeting of the GDR-I GNT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371506v1</w:t>
+                <w:t xml:space="preserve">hal-01591916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of an ellipsoid at a fluid interface</w:t>
               </w:r>
@@ -22333,51 +22333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Stocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Grenoble, France</w:t>
@@ -22419,51 +22419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sonication time on dispersion and photoluminescence intensity of SWNT aqueous dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Torres-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22514,77 +22514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and individualization of SWNT in hydrosoluble polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22635,103 +22635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematic liquid crystals of carbon nanotubes and graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT13 Fourteenth International Conference on the Science and Applications of Nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Espoo, Finland</w:t>
@@ -22760,103 +22760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and optical properties of SWNTs-based composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando J. Torres-Canas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NT13 Fourteenth International Conference on the Science and Applications of Nanotubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Espoo, Finland</w:t>
@@ -22885,90 +22885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un système mixte Thermotrope-Lyotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Expression Française sur les Cristaux Liquides 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23578,51 +23578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/squelettes/css/charte-2/img/bandeau/une/bandeau06.jpg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:/www.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Presentation-131-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Nanomateriaux-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.blanc@umontpellier.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chavignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Serodre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.127013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Valleroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa d'Ambrosio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-024-06068-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clasc&#237;dia Furtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Kamien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lavrentovich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.95.015004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bellouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominguez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07037-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Hostert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo J. G. Zarbin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S. Orth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05933a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben'Mbarek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00041-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Aouini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dameme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121110" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986290v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey R. Luckhurst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8212" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Habibi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas Vilageliu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Reznikov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal J Lulla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Fefferman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.165411" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres-Canas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa5687" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296653v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4260" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357035v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Tasinkevych" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02701" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416034v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.08.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00995" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cojocariu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02742J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Torres-Canas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5092015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236579v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gharbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508865112" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890963" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840768v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.818515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789770v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rajabpour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816590" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797442v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puech" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0499" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-SFM4T4W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870751v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E. Moulton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Wallace" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4016492" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840804v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.058302" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819327v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400293k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840285v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Ravnik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM00126A" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794735v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2013.772254" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713321v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284122" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212113b" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709314v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dennison" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Der Schoot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247801" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.020705" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3008479" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596466v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1102077" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rettenmeier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.055" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1F7J08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Antonova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksander Buluy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.050701" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555040v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Trilla" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pleixats" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02799e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Galatola" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00863J" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.062701" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652863v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247802" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518222v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nespoulous" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.127801" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503936v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ouskova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Buluy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietsch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertelj" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421401003796108" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503929v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.097801" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. L&#243;pez-De-Luzuriaga" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00583E" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LVNF6NWN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512715v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503192v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.113407" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800254" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803001x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224956v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802748" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270285v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800431y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-57P6BVB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504366v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maugey" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zakri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319583v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702305t" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TGH5W1F8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Panov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Vij" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Panarin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.042701" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208084v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784974" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181383v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600475" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z21D39RG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208070v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Appell" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062024a" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VF62RSP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iljin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouskova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Reznikov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/1.2235686" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHNW7RHP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Lelidis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kl&#233;man" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051710" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samaritani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190600962176" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207474v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sven&#353;ek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#381;umer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.097802" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reihmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crudeli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiellini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Panarin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590958089" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asnacios" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kleman" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500402482" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice C. Hartmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viguier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.07.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVNZM5R3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212565v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reihmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Crudeli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri P. Panarin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490510050" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212570v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zuodar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400490431903" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085972v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zuodar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kleman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011705" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212576v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SMTS-120016742" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.011702" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213176v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890170134" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D94E7EE0119566F2220E7AB88FBFB1EFE680BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213175v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6739" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213174v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587250008023261" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213173v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050829" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TPLJZVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213171v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cabuil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259908023798" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213172v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259908023805" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213147v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.522" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859674v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333981v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492257v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301134v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339367v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179553v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301167v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179554v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062351v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062326v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064739v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933931v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Jeridi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933935v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064722v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591582v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bepete" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Drummond" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591548v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062232v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590904v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ohtman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590928v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303444v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gillemot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303434v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070663v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362318v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371526v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207453v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207441v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216758v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Luckhurst" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938978v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938970v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284328v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206588v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207416v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206584v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207348v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207409v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880522v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207472v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807072v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564524v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652867v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652860v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807066v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806565v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284281v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326961v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216760v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214438v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214412v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214404v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270654v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270652v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333988v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301216v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Soumaya" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179552v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301192v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062085v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062118v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933938v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933934v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Torzecki-Hofmeister" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933925v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933922v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062341v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Lesac" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Dokli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590910v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591916v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371506v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591911v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206581v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207471v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207470v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214423v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214401v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214390v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01291220v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENY079" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003193v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/squelettes/css/charte-2/img/bandeau/une/bandeau06.jpg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http:/www.cnrs.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Presentation-131-" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coulomb.umontpellier.fr/-Equipe-Nanomateriaux-" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.blanc@umontpellier.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05484396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Miltat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pieranski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202683032" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chavignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Serodre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Morris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2025.127013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Valleroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa d'Ambrosio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Anglaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucyna Firlej" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00894-024-06068-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clasc&#237;dia Furtado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Medfai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Nobili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00860j" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072095v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Villa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Larobina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Villone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01665F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Daddi-Moussa-Ider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Kamien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Lavrentovich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.95.015004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Jory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Donnarumma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bellouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2022.0028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184308v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben'Mbarek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aschi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00041-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominguez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129611" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419440v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07037-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Hostert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo J. G. Zarbin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa S. Orth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05933a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986290v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Meyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey R. Luckhurst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dozov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abb8212" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01472A" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Aouini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chauveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dameme" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10121110" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Azar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05798" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Habibi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Mbarek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2019.111027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casanellas Vilageliu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2019.00019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974331v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lapinte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.12.018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906564v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostyantyn Slyusarenko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Reznikov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2018.02.055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Boniello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp02970e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632337v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coursault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10101191" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02353" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Tavakoli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ftouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal J Lulla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Fefferman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.165411" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres-Canas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ma&#353;l&#237;k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/aa5687" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Cojocariu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Maurin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02742J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416034v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tainoff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Liu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.08.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296653v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf4260" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357035v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Jeridi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Tasinkevych" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02701" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malgaretti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6fd00025h" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012602" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344912v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Christ" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Al Ouahabi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00995" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Fefferman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Defoort" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.125439" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01111f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202128v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Fedorenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT4348" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202130v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando J. Torres-Canas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5092015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gharbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1508865112" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.11.051" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Savin Heron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890963" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916495v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Collin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Lulla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guidi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-013-0919-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861797v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.177206" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794735v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawell Ould-Moussa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg D. Lavrentovich" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Smalyukh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2013.772254" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840285v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Ravnik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM00126A" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789770v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rajabpour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816590" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861790v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-012-0693-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DE05D57837C10ED83EE3F6849A66441A05A5871/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812718" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0499" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-SFM4T4W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2013.818515" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840804v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Abkarian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.058302" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870751v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E. Moulton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Wallace" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la4016492" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Creff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t P. Pichon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la400293k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fernandez-Nieves" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.020705" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3008479" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713317v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp212113b" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713321v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/28/284122" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709314v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dennison" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Der Schoot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247801" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861782v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sikora" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012109" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652863v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.247802" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555040v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Trilla" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Pleixats" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02799e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596466v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1102077" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572408v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rettenmeier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.055" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1F7J08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimira Antonova" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksander Buluy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Joly" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.83.050701" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565584v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Galatola" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0SM00863J" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.062701" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512715v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nespoulous" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Angot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.127801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503929v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.097801" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503936v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ouskova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Buluy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dietsch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mertelj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421401003796108" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224601v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. L&#243;pez-De-Luzuriaga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00583E" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LVNF6NWN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381858v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vellutini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800254" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503192v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.113407" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224941v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la803001x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224956v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200802748" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504643v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504366v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maugey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zakri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270285v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grimaldi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800431y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-57P6BVB6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319583v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Parella" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702305t" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TGH5W1F8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208070v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Porte" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Appell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la062024a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VF62RSP1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208084v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2784974" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181383v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200600475" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z21D39RG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378244v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Panov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Vij" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Panarin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.042701" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208122v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iljin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouskova" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Reznikov" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1889/1.2235686" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHNW7RHP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208105v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Lelidis" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kl&#233;man" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.051710" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137684v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samaritani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190600962176" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212023v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vella" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Martinot-Largarde" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590955686" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207474v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sven&#353;ek" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#381;umer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.097802" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reihmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crudeli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chiellini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Panarin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590958089" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212021v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intartaglia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.061705" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asnacios" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kleman" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500402482" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212569v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice C. Hartmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Collet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Viguier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2004.07.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVNZM5R3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212565v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Reihmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Crudeli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri P. Panarin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190490510050" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212570v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zuodar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Martin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400490431903" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085972v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zuodar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kleman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.69.011705" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212576v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SMTS-120016742" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213176v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101890170134" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D94E7EE0119566F2220E7AB88FBFB1EFE680BA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213177v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.011702" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213175v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.62.6739" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213174v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587250008023261" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213171v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanseau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cabuil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259908023798" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213173v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050829" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5TPLJZVD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213172v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259908023805" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213147v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quilliet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.77.522" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889937v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859674v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hehlen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333981v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stoenescu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492257v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301167v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179554v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Jeridi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301134v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339367v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933935v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Jeridi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062326v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vernisse" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062351v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vachier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934629v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933931v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064739v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591582v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bepete" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Drummond" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064722v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591548v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590904v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ohtman" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062232v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590928v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369691v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362318v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371526v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303444v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Gillemot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303434v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070663v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369699v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163595v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207453v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207441v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216758v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Luckhurst" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257720v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284328v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938978v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938970v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053069v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207409v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206588v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206594v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206601v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207416v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999025v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206584v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207348v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207472v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880522v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807072v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652867v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564524v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652860v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807066v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284281v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806565v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326961v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216760v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214462v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Intertaglia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214418v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214438v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214412v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214404v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859686v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333988v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270654v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270652v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179556v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301216v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaya Soumaya" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179552v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301192v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933922v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062118v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062085v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933938v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933925v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933934v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitoria Torzecki-Hofmeister" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062341v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bourdin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933918v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590921v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Lesac" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Dokli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590910v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371506v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591916v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371516v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591911v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206581v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207471v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207470v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214423v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214401v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214390v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01291220v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENY079" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003193v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>