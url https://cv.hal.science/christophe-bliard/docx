--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -127,779 +127,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t>
+                <w:t xml:space="preserve">Starch-Regolith Aerogel Bricks as a Sustainable Building Material for In Situ Extraterrestrial Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Banaba</w:t>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (16), pp.7260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su17167260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169142v1</w:t>
+                <w:t xml:space="preserve">hal-05222684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a chalky earthen masonry unit from the Champagne region (France): Is it relevant to stabilize mortar with hydraulic lime ?</w:t>
+                <w:t xml:space="preserve">Analysis of adobes from vernacular raw earth buildings in the Champagne region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2025.100756⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.140582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264329v1</w:t>
+                <w:t xml:space="preserve">hal-04972374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of adobes from vernacular raw earth buildings in the Champagne region (France)</w:t>
+                <w:t xml:space="preserve">Recyclability of vernacular adobes with high chalk content in the context of sustainable construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.e04145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04972374v1</w:t>
+                <w:t xml:space="preserve">hal-04857309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclability of vernacular adobes with high chalk content in the context of sustainable construction</w:t>
+                <w:t xml:space="preserve">Analysis of a chalky earthen masonry unit from the Champagne region (France): Is it relevant to stabilize mortar with hydraulic lime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Céline Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2025.100756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04857309v1</w:t>
+                <w:t xml:space="preserve">hal-05264329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch-Regolith Aerogel Bricks as a Sustainable Building Material for In Situ Extraterrestrial Constructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Banaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (16), pp.7260. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17167260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222684v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adobe Bricks of the Champagne Region (France): Characterization of a Chalky Raw Earth Construction Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (10), pp.2307. </w:t>
@@ -931,377 +931,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicomechanical and Hygrothermal Characterization of a Sugarcane Waste / Spent Coffee Grounds Composite for Buildings</w:t>
+                <w:t xml:space="preserve">Hygrothermal performance of multilayer wall assemblies incorporating starch/beet pulp in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tala Moussa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elias Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Ghanem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boussad Abbes</w:t>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02537-w⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 445, pp.137773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569420v1</w:t>
+                <w:t xml:space="preserve">hal-04683385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of multilayer wall assemblies incorporating starch/beet pulp in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicomechanical and Hygrothermal Characterization of a Sugarcane Waste / Spent Coffee Grounds Composite for Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Harb</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Akram Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Kinab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+                <w:t xml:space="preserve">Boussad Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 445, pp.137773. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02537-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683385v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Update on the Waste Management of the Amazonian Açaí Berry for the Civil Engineering Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (19), pp.8451. </w:t>
@@ -1333,689 +1333,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of starch/beet-pulp composite bricks for building insulation at a wall scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the thermal inertia of sugar-beet-pulp/starch based bricks enhanced with phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tenpierik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.e01851. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.131367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e01851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246814v1</w:t>
+                <w:t xml:space="preserve">hal-04751669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the thermal inertia of sugar-beet-pulp/starch based bricks enhanced with phase change materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal performance of starch/beet-pulp composite bricks for building insulation at a wall scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tenpierik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 383, pp.131367. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.e01851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e01851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751669v1</w:t>
+                <w:t xml:space="preserve">hal-04246814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygric Behavior of Viticulture By-Product Composites for Building Insulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spent Coffee Grounds as Building Material for Non-Load-Bearing Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Characterization of Biopolymer–Concrete Composites in Construction, 15 (3), pp.815. </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15030815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15051689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544691v2</w:t>
+                <w:t xml:space="preserve">hal-03594028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spent Coffee Grounds as Building Material for Non-Load-Bearing Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Mechanical Properties of a PLA/Nettle Agro-Composite with 10% Oriented Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Badouard</w:t>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15051689⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12199835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594028v1</w:t>
+                <w:t xml:space="preserve">hal-03821983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of a PLA/Nettle Agro-Composite with 10% Oriented Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hygric Behavior of Viticulture By-Product Composites for Building Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (19), pp.9835. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Characterization of Biopolymer–Concrete Composites in Construction, 15 (3), pp.815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12199835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15030815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821983v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bon croquis vaut mieux qu’un long discours ?</w:t>
               </w:r>
@@ -2040,440 +2040,440 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11 (2), pp.1-9</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812883v1</w:t>
+                <w:t xml:space="preserve">hal-03428821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of viticulture by-products for building applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un bon croquis vaut mieux qu’un long discours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Juvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376896v1</w:t>
+                <w:t xml:space="preserve">hal-04812883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bon croquis vaut mieux qu’un long discours ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of viticulture by-products for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.124142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428821v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative review of Nettle and Ramie fiber and their use in biocomposites, particularly with a PLA matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2537,64 +2537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2658,90 +2658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of Starch/beet-pulp Bricks for Building Applications: 1 Drying Kinetics and Mechanical Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Costantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Construction and Building Materials, 264, pp.120270. </w:t>
@@ -2773,1498 +2773,1498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of beet-pulp fiber reinforced potato starch biopolymer composites for building applications</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzé Karaky</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.711-721. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.08005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.01.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068198v1</w:t>
+                <w:t xml:space="preserve">hal-02068207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the behavior of self-compacting concretes and their durability</w:t>
+                <w:t xml:space="preserve">Chemical Modification of Plasticized Lignins Using Reactive Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salhi</w:t>
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Li</w:t>
+                <w:t xml:space="preserve">Laszlo Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ghrici</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kenji Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Concrete Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.277-288. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chemical and Process Engineering, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/acc.2019.7.4.277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270793v1</w:t>
+                <w:t xml:space="preserve">hal-02363628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
+                <w:t xml:space="preserve">Characterization of beet-pulp fiber reinforced potato starch biopolymer composites for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85, pp.08005. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.711-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068207v1</w:t>
+                <w:t xml:space="preserve">hal-02068198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification of Plasticized Lignins Using Reactive Extrusion</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the behavior of self-compacting concretes and their durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+                <w:t xml:space="preserve">Mohamed Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Szabo</w:t>
+                <w:t xml:space="preserve">Alex Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Takahashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mohamed Ghrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chemical and Process Engineering, 7, </w:t>
+              <w:t xml:space="preserve">Advances in Concrete Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12989/acc.2019.7.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363628v1</w:t>
+                <w:t xml:space="preserve">hal-02270793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxymethylation of Plasticized Starch by Reactive Extrusion (REX) with High Reaction Efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+                <w:t xml:space="preserve">Hygrothermal performance of various Typha–clay composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/star.201700275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.316-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1744259118759677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068226v1</w:t>
+                <w:t xml:space="preserve">hal-02068214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of various Typha–clay composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Samin</w:t>
+                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068214v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouquillon</w:t>
+                <w:t xml:space="preserve">Starch carboxymethylation by reactive extrusion: Reaction kinetics and structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Coqueret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266305v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch carboxymethylation by reactive extrusion: Reaction kinetics and structure analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+                <w:t xml:space="preserve">Hygrothermal and Acoustical Performance of Starch-Beet Pulp Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim El Wakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.040⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11091622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068210v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal and Acoustical Performance of Starch-Beet Pulp Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Carboxymethylation of Plasticized Starch by Reactive Extrusion (REX) with High Reaction Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.1622. </w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (11-12), pp.1700275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11091622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/star.201700275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085381v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemically modified alginate esters on the preparation of microparticles by transacylation with protein in W/O emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ELABORATION AND PHYSICAL CHARACTERIZATION OF AN AGRO-MATERIAL BASED ON SUGAR BEET PULP AND POTATO STARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Hadef</w:t>
+                <w:t xml:space="preserve">C Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Omri</w:t>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Edwards- Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">G. Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.275-281. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ICBBM 2017, 35 (2), pp.606-612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2017.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068261v1</w:t>
+                <w:t xml:space="preserve">hal-02893760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELABORATION AND PHYSICAL CHARACTERIZATION OF AN AGRO-MATERIAL BASED ON SUGAR BEET PULP AND POTATO STARCH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Maalouf</w:t>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bliard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/icbbm2017.91⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.501-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893760v1</w:t>
+                <w:t xml:space="preserve">hal-03162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of chemically modified alginate esters on the preparation of microparticles by transacylation with protein in W/O emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vazquez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Edwards- Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153, pp.501-512. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.275-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162520v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
               </w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (2), pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4465,535 +4465,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailoring the properties of thermoplastic starch by blending with cinnamyl alcohol and radiation processing: An insight into the competitive grafting and scission reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhriti D. Khandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves P.-Y. Mikus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie J. Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (8), pp.986 - 990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2011.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070922v1</w:t>
+                <w:t xml:space="preserve">hal-01004164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the properties of thermoplastic starch by blending with cinnamyl alcohol and radiation processing: An insight into the competitive grafting and scission reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01004164v1</w:t>
+                <w:t xml:space="preserve">hal-03469292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469292v1</w:t>
+                <w:t xml:space="preserve">hal-02070922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials based on maize biopolymers: Effect of flour components on mechanical and thermal behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Courte mise au point sur les gommes de cellulose (CMC) après une année d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Ayadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Bertrand Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (139), pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073285v1</w:t>
+                <w:t xml:space="preserve">hal-02073280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courte mise au point sur les gommes de cellulose (CMC) après une année d'utilisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Materials based on maize biopolymers: Effect of flour components on mechanical and thermal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Robillard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (10), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.201100010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073280v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and analysis of macromolecular fractions responsible for the surface properties in native Champagne wines</w:t>
               </w:r>
@@ -5251,51 +5251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5714,626 +5714,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapelenin E and F : New acyclic triterpenoids from the stem bark of entandrophragma cylindricum</w:t>
+                <w:t xml:space="preserve">SAPELENIN E AND F: NEW ACYCLIC TRITERPENOIDS FROM THE STEM BARK OF ENTANDROPHRAGMA CYLINDRICUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ngnokam</w:t>
+                <w:t xml:space="preserve">D. Ngnokam*</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">J.M. Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19, pp.227-231, (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/bcse.v19i2.21128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015771v1</w:t>
+                <w:t xml:space="preserve">hal-02074547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">Evaluation of starch-PE multilayers: Processing and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.21664⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.20264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019125v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPELENIN E AND F: NEW ACYCLIC TRITERPENOIDS FROM THE STEM BARK OF ENTANDROPHRAGMA CYLINDRICUM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/bcse.v19i2.21128⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074547v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of starch-PE multilayers: Processing and properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Sapelenin E and F : New acyclic triterpenoids from the stem bark of entandrophragma cylindricum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ngnokam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.227-231, (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02074553v1</w:t>
+                <w:t xml:space="preserve">hal-00015771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 60 (2), pp.185-192. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (5), pp.1783-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.21664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271683v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of solid state photocrosslinked starch based films</w:t>
               </w:r>
@@ -6345,64 +6345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,64 +6728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (1), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6804,375 +6804,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationisation of Glycerol Plasticised Wheat Starch under Microhydric Molten Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Ayoub</w:t>
+                <w:t xml:space="preserve">Influence of photocrosslinking on the retrogradation of wheat starch based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 55 (7), pp.297-303. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (4), pp.373-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/star.200390064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(03)00141-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074515v1</w:t>
+                <w:t xml:space="preserve">hal-02074529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of photocrosslinking on the retrogradation of wheat starch based films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Enzymatic degradation of hydroxypropyltrimethylammonium wheat starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(03)00141-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (3-5), pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00057-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074529v1</w:t>
+                <w:t xml:space="preserve">hal-02073690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation of hydroxypropyltrimethylammonium wheat starches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationisation of Glycerol Plasticised Wheat Starch under Microhydric Molten Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 32 (3-5), pp.209-216. </w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (7), pp.297-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00057-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/star.200390064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073690v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of a reserve endopolysaccharide in the hyperthermophilic archaeon Thermococcus hydrothermalis</w:t>
               </w:r>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Legin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Duchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,51 +7392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Endopolysaccharide Metabolism of the Hyperthermophilic Archeon Thermococcus hydrothermalis : Polymer Structure and Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Legin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,797 +7528,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
+                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Peron</w:t>
+                <w:t xml:space="preserve">Nicolas Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cagna</w:t>
+                <w:t xml:space="preserve">Alain Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Valade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Michel Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672850v1</w:t>
+                <w:t xml:space="preserve">hal-02084846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state photocrosslinked starch based films: a new family of homogeneous modified starches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">Enzymatic degradation and deacetylation of native and acetylated starch-based extruded blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Copinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Onteniente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00302-2⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71 (2), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-3910(00)00110-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02275881v1</w:t>
+                <w:t xml:space="preserve">hal-02073719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02084846v1</w:t>
+                <w:t xml:space="preserve">hal-02672850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and deacetylation of native and acetylated starch-based extruded blends</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Couturier</w:t>
+                <w:t xml:space="preserve">Solid state photocrosslinked starch based films: a new family of homogeneous modified starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 71 (2), pp.203-212. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (1), pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0141-3910(00)00110-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00302-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073719v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role Played by Acetyl Group Distribution Patterns in Substituted Starch Toward Enzymatic De-acetylation and Chain Fragmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 157, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084848v1</w:t>
+                <w:t xml:space="preserve">hal-00085517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role Played by Acetyl Group Distribution Patterns in Substituted Starch Toward Enzymatic De-acetylation and Chain Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Copinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (3), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014821615123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085517v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and biochemical evidence for the involvement of alpha-1,4 glucanotransferases in amylopectin synthesis</w:t>
               </w:r>
@@ -8698,376 +8698,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapelenin D, a New Acyclic Triterpenoid from the Stem Bark of Entandrophragma cylindricum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">ChemInform Abstract: Glycosylation of Acids under Phase-Transfer Conditions. Partial Synthesis of Saponins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Tsamo</w:t>
+                <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ngnokam</w:t>
+                <w:t xml:space="preserve">S. Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5 (4), pp.289-293. </w:t>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (1), pp.no-no. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10575639508044074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chin.199501204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084853v1</w:t>
+                <w:t xml:space="preserve">hal-02073321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemInform Abstract: Glycosylation of Acids under Phase-Transfer Conditions. Partial Synthesis of Saponins.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Massiot</w:t>
+                <w:t xml:space="preserve">Structural Revision of Isoeudistomin U by Total Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nazabadioko</w:t>
+                <w:t xml:space="preserve">Serge Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (1), pp.no-no. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 58 (10), pp.1636-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.199501204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np50124a030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073321v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Revision of Isoeudistomin U by Total Synthesis</w:t>
+                <w:t xml:space="preserve">Sapelenin D, a New Acyclic Triterpenoid from the Stem Bark of Entandrophragma cylindricum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Nazabadioko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Etienne Tsamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ngnokam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np50124a030⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (4), pp.289-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10575639508044074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084855v1</w:t>
+                <w:t xml:space="preserve">hal-02084853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amygdalin as building block in oligosaccharide synthesis</w:t>
               </w:r>
@@ -9079,51 +9079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 34 (32), pp.5083-5084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9432,51 +9432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C-2″β- and C-2″α-fluoro avermectin B 1a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Cabrera Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9574,51 +9574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemInform Abstract: Synthesis of C-2“β- and C-2”α-Fluoro Avermectin B1a (I).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cabrera Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9749,77 +9749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a new composite based on grape stalks and potato starch for building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoGB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ms. Chris Y. Cheung, Jun 2022, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9844,51 +9844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disambiguation : wine alcohol vs adulterated, falsified, denatured alcohol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Prohibition 1919-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Théodore Georgopoulos, Tony Verbicaro, Nov 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9907,325 +9907,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">From Inter-crosslinked Bio-hybrid Gels to Carbohydrate Grafted Multilayered Siloxane Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S web of conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Functional Materials Congress 25th assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Ashutosh Tiwari, Mar 2019, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556890v1</w:t>
+                <w:t xml:space="preserve">hal-02348113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Inter-crosslinked Bio-hybrid Gels to Carbohydrate Grafted Multilayered Siloxane Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials Congress 25th assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E3S web of conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, REIMS, France. pp.08005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348113v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acids and sulphates on the durability of self-compacting concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salhi Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghrici Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Toufik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10332,77 +10332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and physical characterization of an agro-material based on sugar beet pulp and potato starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzé Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10440,64 +10440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide and Lignin Chemical Modification by using Reactive Extrusion (REX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journée scientifique du GFP Section Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Mery, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10522,77 +10522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ester Group Structure of Modified Alginates on the Preparation of Microparticles by Transacylation with Serum Albumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10820,51 +10820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Jérome, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10883,260 +10883,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse et caractérisation de nanoparticules biohybrides multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jegou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+                <w:t xml:space="preserve">M Carrero Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Villaume</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
+              <w:t xml:space="preserve">Innovations en matière de caractérisation de films minces polymères GFP GE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Mesini, Jun 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071680v1</w:t>
+                <w:t xml:space="preserve">hal-02297077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation de nanoparticules biohybrides multicouches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carrero Jurado</w:t>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations en matière de caractérisation de films minces polymères GFP GE 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Mesini, Jun 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">OENO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297077v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities and creation of knowledge as common goods in doubly green chemistry</w:t>
               </w:r>
@@ -11174,51 +11174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Avérous, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11364,64 +11364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Hybrid Mineral / Renewable Sol-Gel Matrices by Inter-Cross-Linking Siloxane Based Polymers with Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93 th Canadian Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Society for Chemistry, May 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11498,51 +11498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech 1 - 1st Symposium on Biotechnology Applied to Lignocelluloses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Kurek, Mar 2010, reims, France</w:t>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODIFICATION DE L'AMIDON PAR GREFFAGE DE DERIVES AROMATIQUES SOUS RAYONNEMENT IONISANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bijeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11692,51 +11692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Polysaccharide Macrobolaforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prédictive de structures potentielles des dextrines MOS et MIMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11990,51 +11990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-AMYLOPECTINYL MODELS SYNTHESIS OF COMPLEX BETA-BRANCHED MALTO-OLIGOSACCHARIDES IN SOLUBLE AND SOLID PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12085,64 +12085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 88 KD DEBRANCHING ENZYME MISSING IN GLYCOGEN ACCUMULATING MUTANTS OF CLAMYDOMONAS REINHARDTII DISPLAYS AN ISOAMYLASE-TYPE SPECIFICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Slomiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12191,256 +12191,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics Study of Glucose Acetylation in Starch Polymers by Quantitative 13C NMR spectroscopy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Acetylated Wheat Starch Membranes: Permeability Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Massiot</w:t>
+                <w:t xml:space="preserve">Eliane Espuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Escoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAC 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.36-37</w:t>
+              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117657v1</w:t>
+                <w:t xml:space="preserve">hal-02117725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylated Wheat Starch Membranes: Permeability Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kinetics Study of Glucose Acetylation in Starch Polymers by Quantitative 13C NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Escoubes</w:t>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAC 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.35-36</w:t>
+              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117725v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotiques Macrolides</w:t>
               </w:r>
@@ -12551,51 +12551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination de la Configuration Absolue d'Alcools Secondaires Chiraux à l'aide de leur alpha- ou béta- Glycosides et par la RMN du Proton, du Carbone-13 de l'Azote-15 de l'Oxygène-17 et du Fluor-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramine Faghih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12704,51 +12704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the depth of oligosaccharidic structural complexity The example of multiply branched glycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Joint Glycobiology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, lille, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12773,51 +12773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide and lignin modification using reactive extrusion (REX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12855,77 +12855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Serum Albumin-Alginate Esters Microparticles Prepared by Transacylation: Effect of Ester Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,90 +12989,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LignoStarch Tailored modification of starch by radiation-grafting of lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhriti Khandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mikus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR SUSTAINABLE CHEMISTRY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France. , 2012</w:t>
@@ -13095,273 +13095,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hybrid Siloxane / Polysaccharides Based Sol-Gel Matrices : Synthesis and Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
+                <w:t xml:space="preserve">A Fast and Selective HPLC Determination of Ulose Formation during Enzymatic Isomerisation of Pentose Rich Syrups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Dynamics of Structured Polymeric Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. , 2010</w:t>
+              <w:t xml:space="preserve">BIOSYNERGY - Biomass derived pentoses: from biotechnology to fine chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Reims, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135923v1</w:t>
+                <w:t xml:space="preserve">hal-02369742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Selective HPLC Determination of Ulose Formation during Enzymatic Isomerisation of Pentose Rich Syrups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">New hybrid Siloxane / Polysaccharides Based Sol-Gel Matrices : Synthesis and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSYNERGY - Biomass derived pentoses: from biotechnology to fine chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Reims, France. , 2010</w:t>
+              <w:t xml:space="preserve">Multiscale Dynamics of Structured Polymeric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02369742v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Gum: a new additive for wine tartaric stability. Tentative of structures determination involved in the haze formation after CMC addition in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-y Bournerias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Luigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Cool Climate Symposium (ICCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Seatle, United States. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13386,51 +13386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prédictive de structures potentielles des dextrines MOS et MIMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13468,51 +13468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-AMYLOPECTINYL MODELS SYNTHESIS OF COMPLEX BETA-BRANCHED MALTO-OLIGOSACCHARIDES IN SOLUBLE AND SOLID PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13645,51 +13645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 258, pp.115 - 121, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13708,247 +13708,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t>
+              <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278896v1</w:t>
+                <w:t xml:space="preserve">hal-02278869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 2003</w:t>
+              <w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278869v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH FIELD NMR SPECTROSCOPY ANALYSIS OF BETA-LIMIT DEXTRINS FROM STARCH-LIKE POLYSACCHARIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T L Barsby; A M Donald; P J Frazier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Advances in Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Cambridge, United Kingdom. </w:t>
@@ -13999,51 +13999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Field NMR Spectroscopy Analysis of Beta-limit Dextrins From Starch-like Polysaccharides: an Approach to the Understanding of Amylopectine Crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Society of Chemistry T. L. Barsby A. M. Donald and P. J. Frazier, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Cambridge, United Kingdom. Royal Society of Chemistry, pp.183, 2000, Starch Advances in Structure and Function</w:t>
@@ -14154,51 +14154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPROPORTIONATING ENZYME DEFINES A NOVEL STEP REQUIRED FOR NORMAL STARCH GRANULE BIOSYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14279,77 +14279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Reactivity of the Three Glucosyl -OH Positions -2, -3 and -6 during esterification and saponification of starch by nmr spectroscopy of partially Deutero-acetylated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Colonna, S. Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymer Science: Food and Non-food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Montpellier, France. </w:t>
@@ -14404,51 +14404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'oligosaccharides linéaires et ramifiés à partir d'amygdaline et de sucres simples. Synthèse de saponines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14518,64 +14518,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch Extrudates as Sustainable Ingredients in Food and Non-Food Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Venditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14648,51 +14648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Thermal Properties of Interpenetrating and Intercrosslinked Biosilicate Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shegufa Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14795,51 +14795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEANDET Philippe, CLÉMENT Christophe, CONREUX Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules And Secondary Metabolites Of Grapevine And Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14881,77 +14881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Reactivity of the Three Glucosyl -OH Positions -2, -3 and -6 during esterification and saponification of starch by nmr spectroscopy of partially Deutero-acetylated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Colonna, S. Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymer Science: Food and Non-food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, </w:t>
@@ -15038,77 +15038,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé pour préparer un nouveau matériau à base d'amidon, ainsi que le matériau ainsi préparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR0101335. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15126,77 +15126,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing a starch-based material, and resulting material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15298,51 +15298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue technique du Comité Champagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15399,51 +15399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deoxy-Mannose Derivatives as Potential Immune System Boosters in SARS CoV-2 Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15461,51 +15461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deoxy-Mannose Derivatives as Potential Immune System Boosters in SARS-CoV-2 Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15523,51 +15523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table de calcul des nombres de Catalan de polymères ramifiés jusque à DP 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15617,51 +15617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'hydrates de carbone, de sucres fluorés et d'analogues d'avermectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de paris Sorbonne 11 ( Paris-Sud.), 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1987PA112380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15720,51 +15720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, Modifications Chimiques, Déterminations de Structures dans le Domaine des Sucres, des Glycosides et des Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de Reims Champagne Ardenne URCA, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15951,51 +15951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2025.100756" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bogard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17167260" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02537-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tenpierik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e01851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544691v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Costantine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2019.7.4.277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karpaky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198508005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Milotskyi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Takahashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00633" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700275" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259118759677" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tusseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Wakil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091622" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards- L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maalouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.91" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJH6VPQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Tighzert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CNS0WV5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.12.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0WRHFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayoub" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200300272" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27C9400BFE413C782238EF9550874A6F59A51B94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200390064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E4E8DA9DF9CA3DCCC7E5EB2B98CAE59F4A74C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00057-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR5HF2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gruyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.F5581173" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-001-0029-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93CS53Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073719v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Onteniente" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00110-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG7QX9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014821615123" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWT2SFR7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhaddou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedoryak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199846258" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZF6NXVN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tsamo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10575639508044074" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazabadioko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199501204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVLLTG80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nazabadioko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50124a030" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFS8W75L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)60681-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPM134F6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El-Laghdach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Matheu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olesker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(00)90944-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG0XCB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Herczegh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328308908047995" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Cabrera Escribano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39870000368" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97C365957C7A084457FA0C68D5D2AC5A882935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera Escribano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lukacs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olesker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.198741342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556890v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348113v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vreugdenhil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Mohamed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrici Mohamed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Toufik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898253v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrero Jurado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bijeire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Froment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gla&#231;on" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111083v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112252v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Faghih" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297394v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Givry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duchiron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103729v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bournerias" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luigi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296877v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328669v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297317v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278861v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278869v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/wcpa/oclc/466171032?page=frame&amp;amp;url=http%3A%2F%2Fdx.doi.org%2F10.1039%2F9781847551917%26checksum%3Dfb531b68891c7238a74b8f20bfd73f94&amp;amp;title=&amp;amp;linktype=digitalObject&amp;amp;detail=" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551917" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158661v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/index.php?lvl=notice_display&amp;amp;id=42355" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701328v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vreugdenhil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shegufa Merchant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh S. Narine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116226v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepia.inra.fr/en/Tools-and-Resources/Editions" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclercq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salom&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010443v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020255v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02091424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA112380" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bogard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17167260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2025.100756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137773" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghanem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02537-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tenpierik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e01851" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051689" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544691v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030815" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Costantine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karpaky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198508005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Milotskyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Takahashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00633" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghrici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2019.7.4.277" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259118759677" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tusseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Wakil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091622" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maalouf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.91" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards- L&#233;vy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.090" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJH6VPQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Tighzert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CNS0WV5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.12.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0WRHFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayoub" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200300272" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27C9400BFE413C782238EF9550874A6F59A51B94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00057-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR5HF2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200390064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E4E8DA9DF9CA3DCCC7E5EB2B98CAE59F4A74C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gruyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.F5581173" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-001-0029-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93CS53Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Onteniente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00110-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG7QX9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014821615123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWT2SFR7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhaddou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedoryak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199846258" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZF6NXVN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazabadioko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199501204" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVLLTG80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nazabadioko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50124a030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFS8W75L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tsamo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10575639508044074" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)60681-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPM134F6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El-Laghdach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Matheu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olesker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(00)90944-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG0XCB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Herczegh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328308908047995" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Cabrera Escribano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39870000368" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97C365957C7A084457FA0C68D5D2AC5A882935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera Escribano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lukacs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olesker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.198741342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vreugdenhil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556890v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Mohamed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrici Mohamed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Toufik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898253v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297077v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrero Jurado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bijeire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Froment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gla&#231;on" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111083v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112252v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Faghih" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297394v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369742v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Givry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duchiron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103729v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bournerias" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luigi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296877v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328669v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297317v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278861v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278869v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/wcpa/oclc/466171032?page=frame&amp;amp;url=http%3A%2F%2Fdx.doi.org%2F10.1039%2F9781847551917%26checksum%3Dfb531b68891c7238a74b8f20bfd73f94&amp;amp;title=&amp;amp;linktype=digitalObject&amp;amp;detail=" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551917" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158661v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/index.php?lvl=notice_display&amp;amp;id=42355" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701328v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vreugdenhil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shegufa Merchant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh S. Narine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116226v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepia.inra.fr/en/Tools-and-Resources/Editions" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclercq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salom&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010443v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020255v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02091424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA112380" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>