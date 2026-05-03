--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -127,779 +127,779 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch-Regolith Aerogel Bricks as a Sustainable Building Material for In Situ Extraterrestrial Constructions</w:t>
+                <w:t xml:space="preserve">Analysis of a chalky earthen masonry unit from the Champagne region (France): Is it relevant to stabilize mortar with hydraulic lime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bogard</w:t>
+                <w:t xml:space="preserve">Céline Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (16), pp.7260. </w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su17167260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2025.100756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222684v1</w:t>
+                <w:t xml:space="preserve">hal-05264329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of adobes from vernacular raw earth buildings in the Champagne region (France)</w:t>
+                <w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+                <w:t xml:space="preserve">Grégoire Banaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bogard</w:t>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140582⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972374v1</w:t>
+                <w:t xml:space="preserve">hal-05169142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclability of vernacular adobes with high chalk content in the context of sustainable construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.e04145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a chalky earthen masonry unit from the Champagne region (France): Is it relevant to stabilize mortar with hydraulic lime ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of adobes from vernacular raw earth buildings in the Champagne region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2025.100756⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.140582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264329v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starch-Regolith Aerogel Bricks as a Sustainable Building Material for In Situ Extraterrestrial Constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Banaba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Virginie Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (16), pp.7260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su17167260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169142v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adobe Bricks of the Champagne Region (France): Characterization of a Chalky Raw Earth Construction Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (10), pp.2307. </w:t>
@@ -931,377 +931,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of multilayer wall assemblies incorporating starch/beet pulp in France</w:t>
+                <w:t xml:space="preserve">Physicomechanical and Hygrothermal Characterization of a Sugarcane Waste / Spent Coffee Grounds Composite for Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Harb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137773⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02537-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683385v1</w:t>
+                <w:t xml:space="preserve">hal-04569420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicomechanical and Hygrothermal Characterization of a Sugarcane Waste / Spent Coffee Grounds Composite for Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal performance of multilayer wall assemblies incorporating starch/beet pulp in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussad Abbes</w:t>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 445, pp.137773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02537-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.137773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569420v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Update on the Waste Management of the Amazonian Açaí Berry for the Civil Engineering Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (19), pp.8451. </w:t>
@@ -1333,689 +1333,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the thermal inertia of sugar-beet-pulp/starch based bricks enhanced with phase change materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal performance of starch/beet-pulp composite bricks for building insulation at a wall scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Harb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tenpierik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 383, pp.131367. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.e01851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e01851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751669v1</w:t>
+                <w:t xml:space="preserve">hal-04246814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance of starch/beet-pulp composite bricks for building insulation at a wall scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of the thermal inertia of sugar-beet-pulp/starch based bricks enhanced with phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tenpierik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.e01851. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.131367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2023.e01851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246814v1</w:t>
+                <w:t xml:space="preserve">hal-04751669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spent Coffee Grounds as Building Material for Non-Load-Bearing Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hygric Behavior of Viticulture By-Product Composites for Building Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (5), pp.1689. </w:t>
+              <w:t xml:space="preserve">, 2022, Characterization of Biopolymer–Concrete Composites in Construction, 15 (3), pp.815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15051689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15030815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594028v1</w:t>
+                <w:t xml:space="preserve">hal-03544691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties of a PLA/Nettle Agro-Composite with 10% Oriented Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
+                <w:t xml:space="preserve">Spent Coffee Grounds as Building Material for Non-Load-Bearing Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12199835⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15051689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821983v1</w:t>
+                <w:t xml:space="preserve">hal-03594028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygric Behavior of Viticulture By-Product Composites for Building Insulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mechanical Properties of a PLA/Nettle Agro-Composite with 10% Oriented Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Characterization of Biopolymer–Concrete Composites in Construction, 15 (3), pp.815. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (19), pp.9835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15030815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12199835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544691v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bon croquis vaut mieux qu’un long discours ?</w:t>
               </w:r>
@@ -2040,440 +2040,440 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428821v1</w:t>
+                <w:t xml:space="preserve">hal-04812883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bon croquis vaut mieux qu’un long discours ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of viticulture by-products for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Badouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 302, pp.124142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812883v1</w:t>
+                <w:t xml:space="preserve">hal-03376896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of viticulture by-products for building applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un bon croquis vaut mieux qu’un long discours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Juvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03376896v1</w:t>
+                <w:t xml:space="preserve">hal-03428821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative review of Nettle and Ramie fiber and their use in biocomposites, particularly with a PLA matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2537,64 +2537,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florica Simescu-Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2658,90 +2658,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of Starch/beet-pulp Bricks for Building Applications: 1 Drying Kinetics and Mechanical Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Costantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Construction and Building Materials, 264, pp.120270. </w:t>
@@ -2773,2227 +2773,2227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the behavior of self-compacting concretes and their durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Mohamed Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Alex Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ghrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85, pp.08005. </w:t>
+              <w:t xml:space="preserve">Advances in Concrete Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12989/acc.2019.7.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068207v1</w:t>
+                <w:t xml:space="preserve">hal-02270793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification of Plasticized Lignins Using Reactive Extrusion</w:t>
+                <w:t xml:space="preserve">Characterization of beet-pulp fiber reinforced potato starch biopolymer composites for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Szabo</w:t>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Takahashi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Chemical and Process Engineering, 7, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.711-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363628v1</w:t>
+                <w:t xml:space="preserve">hal-02068198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of beet-pulp fiber reinforced potato starch biopolymer composites for building applications</w:t>
+                <w:t xml:space="preserve">Chemical Modification of Plasticized Lignins Using Reactive Extrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzé Karaky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.01.127⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chemical and Process Engineering, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068198v1</w:t>
+                <w:t xml:space="preserve">hal-02363628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the behavior of self-compacting concretes and their durability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ghrici</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Concrete Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.277-288. </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.08005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/acc.2019.7.4.277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270793v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of various Typha–clay composite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Carboxymethylation of Plasticized Starch by Reactive Extrusion (REX) with High Reaction Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1744259118759677⟩</w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (11-12), pp.1700275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.201700275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068214v1</w:t>
+                <w:t xml:space="preserve">hal-02068226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+                <w:t xml:space="preserve">Hygrothermal performance of various Typha–clay composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Samin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (3), pp.316-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1744259118759677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266305v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch carboxymethylation by reactive extrusion: Reaction kinetics and structure analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tusseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 427-428, pp.25-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068210v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal and Acoustical Performance of Starch-Beet Pulp Composites</w:t>
+                <w:t xml:space="preserve">Starch carboxymethylation by reactive extrusion: Reaction kinetics and structure analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzé Karaky</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11091622⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085381v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxymethylation of Plasticized Starch by Reactive Extrusion (REX) with High Reaction Efficiency</w:t>
+                <w:t xml:space="preserve">Hygrothermal and Acoustical Performance of Starch-Beet Pulp Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Milotskyi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim El Wakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (11-12), pp.1700275. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/star.201700275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11091622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068226v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELABORATION AND PHYSICAL CHARACTERIZATION OF AN AGRO-MATERIAL BASED ON SUGAR BEET PULP AND POTATO STARCH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of chemically modified alginate esters on the preparation of microparticles by transacylation with protein in W/O emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Maalouf</w:t>
+                <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Polidori</w:t>
+                <w:t xml:space="preserve">Florence Edwards- Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, ICBBM 2017, 35 (2), pp.606-612. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.275-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/icbbm2017.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893760v1</w:t>
+                <w:t xml:space="preserve">hal-02068261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ELABORATION AND PHYSICAL CHARACTERIZATION OF AN AGRO-MATERIAL BASED ON SUGAR BEET PULP AND POTATO STARCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">C Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vazquez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ICBBM 2017, 35 (2), pp.606-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2017.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162520v1</w:t>
+                <w:t xml:space="preserve">hal-02893760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemically modified alginate esters on the preparation of microparticles by transacylation with protein in W/O emulsions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Omri</w:t>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Edwards- Lévy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.275-281. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153, pp.501-512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.09.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068261v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
+                <w:t xml:space="preserve">Patrimoines productifs collectifs versus exploration/exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2014022⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (6), pp.957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070623v1</w:t>
+                <w:t xml:space="preserve">hal-02068267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines productifs collectifs versus exploration/exploitation</w:t>
+                <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (6), pp.957. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068267v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the properties of thermoplastic starch by blending with cinnamyl alcohol and radiation processing: An insight into the competitive grafting and scission reactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004164v1</w:t>
+                <w:t xml:space="preserve">hal-02070922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tailoring the properties of thermoplastic starch by blending with cinnamyl alcohol and radiation processing: An insight into the competitive grafting and scission reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhriti D. Khandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves P.-Y. Mikus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie J. Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (8), pp.986 - 990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2011.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469292v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070922v1</w:t>
+                <w:t xml:space="preserve">hal-03469292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courte mise au point sur les gommes de cellulose (CMC) après une année d'utilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Materials based on maize biopolymers: Effect of flour components on mechanical and thermal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Robillard</w:t>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (10), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.201100010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073280v1</w:t>
+                <w:t xml:space="preserve">hal-02073285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials based on maize biopolymers: Effect of flour components on mechanical and thermal behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Courte mise au point sur les gommes de cellulose (CMC) après une année d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (139), pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02073285v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and analysis of macromolecular fractions responsible for the surface properties in native Champagne wines</w:t>
               </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (4), pp.982-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5134,64 +5134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d'une chimie doublement verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132, pp.53-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,64 +5251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Tighzert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,51 +5509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective ketopentose analysis in concentrate carbohydrate syrups by HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Duchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5714,863 +5714,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAPELENIN E AND F: NEW ACYCLIC TRITERPENOIDS FROM THE STEM BARK OF ENTANDROPHRAGMA CYLINDRICUM</w:t>
+                <w:t xml:space="preserve">Sapelenin E and F : New acyclic triterpenoids from the stem bark of entandrophragma cylindricum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ngnokam*</w:t>
+                <w:t xml:space="preserve">David Ngnokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Nuzillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 19, pp.227-231, (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074547v1</w:t>
+                <w:t xml:space="preserve">hal-00015771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of starch-PE multilayers: Processing and properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.20264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 97 (5), pp.1783-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.21664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074553v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00019125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">SAPELENIN E AND F: NEW ACYCLIC TRITERPENOIDS FROM THE STEM BARK OF ENTANDROPHRAGMA CYLINDRICUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ngnokam*</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/bcse.v19i2.21128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02271683v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapelenin E and F : New acyclic triterpenoids from the stem bark of entandrophragma cylindricum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">Evaluation of starch-PE multilayers: Processing and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.20264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015771v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of starch-based materials. I. Short review and complementary experimental analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of starch based blends. Part 2. Influence of poly vinyl alcohol addition and photocrosslinking on starch based materials mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Follain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 97 (5), pp.1783-1794. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.185-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.21664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00019125v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of solid state photocrosslinked starch based films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Thermoplastic Wheat Starch Cationisation Reaction under Molten Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (11), pp.513-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.200300272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074497v1</w:t>
+                <w:t xml:space="preserve">hal-02074504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Thermoplastic Wheat Starch Cationisation Reaction under Molten Condition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Ayoub</w:t>
+                <w:t xml:space="preserve">Ageing of solid state photocrosslinked starch based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical and Chemical News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/star.200300272⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02074504v1</w:t>
+                <w:t xml:space="preserve">hal-02074497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pentose-containing disaccharides using a thermostable α-l-arabinofuranosidase</w:t>
               </w:r>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 339 (11), pp.2019-2025. </w:t>
@@ -6728,64 +6728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (1), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6804,665 +6804,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of photocrosslinking on the retrogradation of wheat starch based films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationisation of Glycerol Plasticised Wheat Starch under Microhydric Molten Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 53 (4), pp.373-381. </w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 55 (7), pp.297-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(03)00141-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/star.200390064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074529v1</w:t>
+                <w:t xml:space="preserve">hal-02074515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation of hydroxypropyltrimethylammonium wheat starches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Influence of photocrosslinking on the retrogradation of wheat starch based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 53 (4), pp.373-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(03)00141-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00057-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073690v1</w:t>
+                <w:t xml:space="preserve">hal-02074529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationisation of Glycerol Plasticised Wheat Starch under Microhydric Molten Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Enzymatic degradation of hydroxypropyltrimethylammonium wheat starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 55 (7), pp.297-303. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (3-5), pp.209-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/star.200390064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0141-8130(03)00057-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074515v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of a reserve endopolysaccharide in the hyperthermophilic archaeon Thermococcus hydrothermalis</w:t>
+                <w:t xml:space="preserve">Probing the catalytically essential residues of the α-l-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gruyer</w:t>
+                <w:t xml:space="preserve">Takoua Debeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Legin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Duchiron</w:t>
+                <w:t xml:space="preserve">Philippe Debeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.F5581173⟩</w:t>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (1), pp.21-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/15.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103576v1</w:t>
+                <w:t xml:space="preserve">hal-02074537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the catalytically essential residues of the α-l-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosynthesis of a reserve endopolysaccharide in the hyperthermophilic archaeon Thermococcus hydrothermalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debeire</w:t>
+                <w:t xml:space="preserve">Sebastien Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Estelle Legin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Duchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (1), pp.21-28. </w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.409-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/protein/15.1.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.F5581173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074537v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Endopolysaccharide Metabolism of the Hyperthermophilic Archeon Thermococcus hydrothermalis : Polymer Structure and Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Legin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,797 +7528,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
+                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peron</w:t>
+                <w:t xml:space="preserve">N. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cagna</w:t>
+                <w:t xml:space="preserve">A. Cagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Valade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Mathieu Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084846v1</w:t>
+                <w:t xml:space="preserve">hal-02672850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and deacetylation of native and acetylated starch-based extruded blends</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Couturier</w:t>
+                <w:t xml:space="preserve">Solid state photocrosslinked starch based films: a new family of homogeneous modified starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0141-3910(00)00110-5⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49 (1), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00302-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073719v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of macromolecules at the champagne/air interface and the stability of champagne bubbles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic degradation and deacetylation of native and acetylated starch-based extruded blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Copinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Onteniente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71 (2), pp.203-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0141-3910(00)00110-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state photocrosslinked starch based films: a new family of homogeneous modified starches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49 (1), pp.71-81. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(01)00302-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275881v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role Played by Acetyl Group Distribution Patterns in Substituted Starch Toward Enzymatic De-acetylation and Chain Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Copinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (3), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014821615123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00085517v1</w:t>
+                <w:t xml:space="preserve">hal-02084848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role Played by Acetyl Group Distribution Patterns in Substituted Starch Toward Enzymatic De-acetylation and Chain Fragmentation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The debranching enzyme complex missing in glycogen accumulating mutants of Chlamydomonas reinhardtii displays an isoamylase-type specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Slomianny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 157, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084848v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and biochemical evidence for the involvement of alpha-1,4 glucanotransferases in amylopectin synthesis</w:t>
               </w:r>
@@ -8575,51 +8575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton NMR spectroscopy assignment of d-glucose residues in highly acetylated starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8698,432 +8698,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemInform Abstract: Glycosylation of Acids under Phase-Transfer Conditions. Partial Synthesis of Saponins.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Sapelenin D, a New Acyclic Triterpenoid from the Stem Bark of Entandrophragma cylindricum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Massiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Massiot</w:t>
+                <w:t xml:space="preserve">Etienne Tsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nazabadioko</w:t>
+                <w:t xml:space="preserve">D. Ngnokam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemInform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (1), pp.no-no. </w:t>
+              <w:t xml:space="preserve">Natural Product Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5 (4), pp.289-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chin.199501204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10575639508044074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073321v1</w:t>
+                <w:t xml:space="preserve">hal-02084853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Revision of Isoeudistomin U by Total Synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Massiot</w:t>
+                <w:t xml:space="preserve">ChemInform Abstract: Glycosylation of Acids under Phase-Transfer Conditions. Partial Synthesis of Saponins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Nazabadioko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">S. Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 58 (10), pp.1636-1639. </w:t>
+              <w:t xml:space="preserve">ChemInform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (1), pp.no-no. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np50124a030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chin.199501204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084855v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sapelenin D, a New Acyclic Triterpenoid from the Stem Bark of Entandrophragma cylindricum</w:t>
+                <w:t xml:space="preserve">Structural Revision of Isoeudistomin U by Total Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Nazabadioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ngnokam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 58 (10), pp.1636-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np50124a030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10575639508044074⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084853v1</w:t>
+                <w:t xml:space="preserve">hal-02084855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amygdalin as building block in oligosaccharide synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 34 (32), pp.5083-5084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9208,51 +9208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isabel Matheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Olesker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9315,51 +9315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Derivatives of 2,6-Dideoxy-2,2-Difluoro-3- O -Methyl-l-Arabinopyranose (2,2-Difluorooleandrose)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pal Herczegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,51 +9432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C-2″β- and C-2″α-fluoro avermectin B 1a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Cabrera Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9574,51 +9574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemInform Abstract: Synthesis of C-2“β- and C-2”α-Fluoro Avermectin B1a (I).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cabrera Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9749,77 +9749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a new composite based on grape stalks and potato starch for building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoGB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ms. Chris Y. Cheung, Jun 2022, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9838,126 +9838,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguation : wine alcohol vs adulterated, falsified, denatured alcohol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prohibition 1919-2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E3S web of conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, REIMS, France. pp.08005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359027v1</w:t>
+                <w:t xml:space="preserve">hal-03556890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Inter-crosslinked Bio-hybrid Gels to Carbohydrate Grafted Multilayered Siloxane Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10002,230 +10067,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Disambiguation : wine alcohol vs adulterated, falsified, denatured alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S web of conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Prohibition 1919-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théodore Georgopoulos, Tony Verbicaro, Nov 2019, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556890v1</w:t>
+                <w:t xml:space="preserve">hal-02359027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acids and sulphates on the durability of self-compacting concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salhi Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghrici Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Toufik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10263,51 +10263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion réactive des polymères naturels. Intensification des réactions de modification des Lignines et amidons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOLE THÉMATIQUE PROCÉDÉS DURABLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Cognet, Sep 2019, banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10332,90 +10332,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and physical characterization of an agro-material based on sugar beet pulp and potato starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzé Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journée scientifique du GFP Section Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Mery, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10440,64 +10440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide and Lignin Chemical Modification by using Reactive Extrusion (REX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journée scientifique du GFP Section Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Mery, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10522,77 +10522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Ester Group Structure of Modified Alginates on the Preparation of Microparticles by Transacylation with Serum Albumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10643,77 +10643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the 12 principles and the innovation pathways in doubly green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,77 +10794,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Jérome, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10883,342 +10883,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation de nanoparticules biohybrides multicouches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Carrero Jurado</w:t>
+                <w:t xml:space="preserve">Sandrine Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Xu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations en matière de caractérisation de films minces polymères GFP GE 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Mesini, Jun 2012, Besançon, France</w:t>
+              <w:t xml:space="preserve">OENO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297077v1</w:t>
+                <w:t xml:space="preserve">hal-02071680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Analysis of Surface Active Macromolecular Fractions Isolated From Various Champagne Wines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouleika Abdallah</w:t>
+                <w:t xml:space="preserve">Synthèse et caractérisation de nanoparticules biohybrides multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Villaume</w:t>
+                <w:t xml:space="preserve">M Carrero Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Abou-Saleh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeau Segalen, ISVV, Jun 2011, Bordeaux, France. pp.1030-1037</w:t>
+              <w:t xml:space="preserve">Innovations en matière de caractérisation de films minces polymères GFP GE 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Mesini, Jun 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071680v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities and creation of knowledge as common goods in doubly green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Avérous, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11269,64 +11269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11364,51 +11364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Hybrid Mineral / Renewable Sol-Gel Matrices by Inter-Cross-Linking Siloxane Based Polymers with Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11446,103 +11446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Biorefineries and doubly green chemistry: an economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Ngomsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech 1 - 1st Symposium on Biotechnology Applied to Lignocelluloses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Kurek, Mar 2010, reims, France</w:t>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODIFICATION DE L'AMIDON PAR GREFFAGE DE DERIVES AROMATIQUES SOUS RAYONNEMENT IONISANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bijeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11692,51 +11692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Polysaccharide Macrobolaforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prédictive de structures potentielles des dextrines MOS et MIMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11990,51 +11990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-AMYLOPECTINYL MODELS SYNTHESIS OF COMPLEX BETA-BRANCHED MALTO-OLIGOSACCHARIDES IN SOLUBLE AND SOLID PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12085,64 +12085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 88 KD DEBRANCHING ENZYME MISSING IN GLYCOGEN ACCUMULATING MUTANTS OF CLAMYDOMONAS REINHARDTII DISPLAYS AN ISOAMYLASE-TYPE SPECIFICITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Slomiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12191,286 +12191,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylated Wheat Starch Membranes: Permeability Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetics Study of Glucose Acetylation in Starch Polymers by Quantitative 13C NMR spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Espuche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Escoubes</w:t>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAC 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.35-36</w:t>
+              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117725v1</w:t>
+                <w:t xml:space="preserve">hal-02117657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics Study of Glucose Acetylation in Starch Polymers by Quantitative 13C NMR spectroscopy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Acetylated Wheat Starch Membranes: Permeability Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Espuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Massiot</w:t>
+                <w:t xml:space="preserve">M. Escoubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPAC 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.36-37</w:t>
+              <w:t xml:space="preserve">, Stephen T. Blake, Aug 1997, Toronto, Canada. pp.35-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117657v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotiques Macrolides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cabrera Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,51 +12551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination de la Configuration Absolue d'Alcools Secondaires Chiraux à l'aide de leur alpha- ou béta- Glycosides et par la RMN du Proton, du Carbone-13 de l'Azote-15 de l'Oxygène-17 et du Fluor-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramine Faghih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12704,51 +12704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the depth of oligosaccharidic structural complexity The example of multiply branched glycans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Joint Glycobiology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, lille, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12773,64 +12773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide and lignin modification using reactive extrusion (REX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée scientifique du GFP Section Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nancy, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12855,77 +12855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Serum Albumin-Alginate Esters Microparticles Prepared by Transacylation: Effect of Ester Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,90 +12989,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LignoStarch Tailored modification of starch by radiation-grafting of lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhriti Khandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mikus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR SUSTAINABLE CHEMISTRY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France. , 2012</w:t>
@@ -13095,273 +13095,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast and Selective HPLC Determination of Ulose Formation during Enzymatic Isomerisation of Pentose Rich Syrups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">New hybrid Siloxane / Polysaccharides Based Sol-Gel Matrices : Synthesis and Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOSYNERGY - Biomass derived pentoses: from biotechnology to fine chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Reims, France. , 2010</w:t>
+              <w:t xml:space="preserve">Multiscale Dynamics of Structured Polymeric Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369742v1</w:t>
+                <w:t xml:space="preserve">hal-02135923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hybrid Siloxane / Polysaccharides Based Sol-Gel Matrices : Synthesis and Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
+                <w:t xml:space="preserve">A Fast and Selective HPLC Determination of Ulose Formation during Enzymatic Isomerisation of Pentose Rich Syrups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Givry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Duchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Dynamics of Structured Polymeric Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France. , 2010</w:t>
+              <w:t xml:space="preserve">BIOSYNERGY - Biomass derived pentoses: from biotechnology to fine chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Reims, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135923v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose Gum: a new additive for wine tartaric stability. Tentative of structures determination involved in the haze formation after CMC addition in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-y Bournerias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Luigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Cool Climate Symposium (ICCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Seatle, United States. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13386,51 +13386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prédictive de structures potentielles des dextrines MOS et MIMOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13468,51 +13468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-AMYLOPECTINYL MODELS SYNTHESIS OF COMPLEX BETA-BRANCHED MALTO-OLIGOSACCHARIDES IN SOLUBLE AND SOLID PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13563,51 +13563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE D'OLIGOMALTO-ISOMALTOSIDES BRANCHES COMPLEXES MODELES DES STRUCTURES DE RAMIFICATION DES AMYLOPECTINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Journées du Groupe Français des Glucides SFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,329 +13626,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 258, pp.115 - 121, 2003</w:t>
+              <w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278861v1</w:t>
+                <w:t xml:space="preserve">hal-02278896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t>
+              <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 258, pp.115 - 121, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278896v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH FIELD NMR SPECTROSCOPY ANALYSIS OF BETA-LIMIT DEXTRINS FROM STARCH-LIKE POLYSACCHARIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T L Barsby; A M Donald; P J Frazier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Advances in Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Cambridge, United Kingdom. </w:t>
@@ -13999,51 +13999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Field NMR Spectroscopy Analysis of Beta-limit Dextrins From Starch-like Polysaccharides: an Approach to the Understanding of Amylopectine Crystallinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Royal Society of Chemistry T. L. Barsby A. M. Donald and P. J. Frazier, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Cambridge, United Kingdom. Royal Society of Chemistry, pp.183, 2000, Starch Advances in Structure and Function</w:t>
@@ -14072,51 +14072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E.C. OF STARCH MACROMOLECULES. THE ADVANTAGE OF «ON-LINE OPTICAL ROTATION MONITORING» IN REVEALING INTERMEDIATE MATERIAL AND POLYMODAL DISTRIBUTION IN AMYLOPECTIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14154,51 +14154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPROPORTIONATING ENZYME DEFINES A NOVEL STEP REQUIRED FOR NORMAL STARCH GRANULE BIOSYNTHESIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wattebled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14279,77 +14279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Reactivity of the Three Glucosyl -OH Positions -2, -3 and -6 during esterification and saponification of starch by nmr spectroscopy of partially Deutero-acetylated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Colonna, S. Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymer Science: Food and Non-food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Montpellier, France. </w:t>
@@ -14391,64 +14391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'oligosaccharides linéaires et ramifiés à partir d'amygdaline et de sucres simples. Synthèse de saponines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14518,90 +14518,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch Extrudates as Sustainable Ingredients in Food and Non-Food Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Venditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Extrudates as Sustainable Ingredients in Food and Non-Food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-113, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14648,51 +14648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Thermal Properties of Interpenetrating and Intercrosslinked Biosilicate Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shegufa Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14795,51 +14795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEANDET Philippe, CLÉMENT Christophe, CONREUX Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules And Secondary Metabolites Of Grapevine And Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14881,77 +14881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Reactivity of the Three Glucosyl -OH Positions -2, -3 and -6 during esterification and saponification of starch by nmr spectroscopy of partially Deutero-acetylated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Colonna, S. Guilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymer Science: Food and Non-food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, </w:t>
@@ -15019,229 +15019,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé pour préparer un nouveau matériau à base d'amidon, ainsi que le matériau ainsi préparé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for preparing a starch-based material, and resulting material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR0101335. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : W0 0183610. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074635v1</w:t>
+                <w:t xml:space="preserve">hal-02084806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for preparing a starch-based material, and resulting material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Procédé pour préparer un nouveau matériau à base d'amidon, ainsi que le matériau ainsi préparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : W0 0183610. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR0101335. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084806v1</w:t>
+                <w:t xml:space="preserve">hal-02074635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15298,51 +15298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue technique du Comité Champagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15399,51 +15399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deoxy-Mannose Derivatives as Potential Immune System Boosters in SARS CoV-2 Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15461,51 +15461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deoxy-Mannose Derivatives as Potential Immune System Boosters in SARS-CoV-2 Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15523,51 +15523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table de calcul des nombres de Catalan de polymères ramifiés jusque à DP 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15617,51 +15617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'hydrates de carbone, de sucres fluorés et d'analogues d'avermectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de paris Sorbonne 11 ( Paris-Sud.), 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1987PA112380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15720,51 +15720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, Modifications Chimiques, Déterminations de Structures dans le Domaine des Sucres, des Glycosides et des Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de Reims Champagne Ardenne URCA, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15951,51 +15951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bogard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17167260" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2025.100756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137773" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghanem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abbes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02537-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tenpierik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e01851" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051689" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544691v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030815" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428821v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124142" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Costantine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karpaky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198508005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Milotskyi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Takahashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00633" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Li" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghrici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2019.7.4.277" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259118759677" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068210v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tusseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.040" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Wakil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091622" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700275" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893760v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maalouf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.91" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards- L&#233;vy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.090" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070922v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJH6VPQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Tighzert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CNS0WV5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.12.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0WRHFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayoub" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200300272" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27C9400BFE413C782238EF9550874A6F59A51B94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073690v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00057-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR5HF2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200390064" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E4E8DA9DF9CA3DCCC7E5EB2B98CAE59F4A74C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gruyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.F5581173" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-001-0029-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93CS53Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Onteniente" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00110-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG7QX9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084848v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014821615123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWT2SFR7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhaddou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedoryak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199846258" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZF6NXVN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073321v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazabadioko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199501204" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVLLTG80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nazabadioko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50124a030" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFS8W75L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084853v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tsamo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10575639508044074" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)60681-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPM134F6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El-Laghdach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Matheu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olesker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(00)90944-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG0XCB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Herczegh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328308908047995" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Cabrera Escribano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39870000368" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97C365957C7A084457FA0C68D5D2AC5A882935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera Escribano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lukacs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olesker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.198741342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vreugdenhil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556890v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Mohamed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrici Mohamed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Toufik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898253v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297077v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrero Jurado" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bijeire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Froment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gla&#231;on" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111083v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112252v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Faghih" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297394v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369742v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Givry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duchiron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103729v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bournerias" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luigi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296877v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328669v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297317v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278861v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278869v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/wcpa/oclc/466171032?page=frame&amp;amp;url=http%3A%2F%2Fdx.doi.org%2F10.1039%2F9781847551917%26checksum%3Dfb531b68891c7238a74b8f20bfd73f94&amp;amp;title=&amp;amp;linktype=digitalObject&amp;amp;detail=" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551917" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158661v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/index.php?lvl=notice_display&amp;amp;id=42355" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701328v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vreugdenhil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shegufa Merchant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh S. Narine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116226v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepia.inra.fr/en/Tools-and-Resources/Editions" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclercq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salom&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010443v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020255v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02091424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA112380" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2025.100756" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bogard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17167260" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02537-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tenpierik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e01851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544691v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Costantine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghrici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2019.7.4.277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Milotskyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Takahashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00633" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karpaky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198508005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700275" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259118759677" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tusseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Wakil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091622" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards- L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maalouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.91" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJH6VPQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Tighzert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CNS0WV5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.12.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0WRHFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayoub" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200300272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27C9400BFE413C782238EF9550874A6F59A51B94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200390064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E4E8DA9DF9CA3DCCC7E5EB2B98CAE59F4A74C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00057-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR5HF2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gruyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.F5581173" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-001-0029-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93CS53Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Onteniente" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00110-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG7QX9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014821615123" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWT2SFR7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhaddou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedoryak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199846258" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZF6NXVN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tsamo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10575639508044074" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazabadioko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199501204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVLLTG80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nazabadioko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50124a030" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFS8W75L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)60681-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPM134F6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El-Laghdach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Matheu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olesker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(00)90944-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG0XCB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Herczegh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328308908047995" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Cabrera Escribano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39870000368" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97C365957C7A084457FA0C68D5D2AC5A882935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera Escribano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lukacs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olesker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.198741342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vreugdenhil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Mohamed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrici Mohamed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Toufik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898253v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrero Jurado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bijeire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Froment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gla&#231;on" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111083v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112252v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Faghih" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297394v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Givry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duchiron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103729v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bournerias" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luigi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296877v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328669v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297317v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278869v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278861v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/wcpa/oclc/466171032?page=frame&amp;amp;url=http%3A%2F%2Fdx.doi.org%2F10.1039%2F9781847551917%26checksum%3Dfb531b68891c7238a74b8f20bfd73f94&amp;amp;title=&amp;amp;linktype=digitalObject&amp;amp;detail=" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551917" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158661v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/index.php?lvl=notice_display&amp;amp;id=42355" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701328v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vreugdenhil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shegufa Merchant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh S. Narine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116226v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepia.inra.fr/en/Tools-and-Resources/Editions" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclercq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salom&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010443v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020255v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02091424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA112380" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>