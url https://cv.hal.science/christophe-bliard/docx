--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -127,593 +127,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a chalky earthen masonry unit from the Champagne region (France): Is it relevant to stabilize mortar with hydraulic lime ?</w:t>
+                <w:t xml:space="preserve">Analysis of adobes from vernacular raw earth buildings in the Champagne region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Hamard</w:t>
+                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
+                <w:t xml:space="preserve">Céline Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousse</w:t>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Beaumont</w:t>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.100756. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470, pp.140582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2025.100756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264329v1</w:t>
+                <w:t xml:space="preserve">hal-04972374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a chalky earthen masonry unit from the Champagne region (France): Is it relevant to stabilize mortar with hydraulic lime ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Banaba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
+                <w:t xml:space="preserve">Erwan Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2025.100756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169142v1</w:t>
+                <w:t xml:space="preserve">hal-05264329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclability of vernacular adobes with high chalk content in the context of sustainable construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Polidori</w:t>
+                <w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Banaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Céline Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bogard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Murer</w:t>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.e04145. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857309v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of adobes from vernacular raw earth buildings in the Champagne region (France)</w:t>
+                <w:t xml:space="preserve">Recyclability of vernacular adobes with high chalk content in the context of sustainable construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rousse</w:t>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Beaumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 470, pp.140582. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.e04145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972374v1</w:t>
+                <w:t xml:space="preserve">hal-04857309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch-Regolith Aerogel Bricks as a Sustainable Building Material for In Situ Extraterrestrial Constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,51 +721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (16), pp.7260. </w:t>
@@ -816,90 +816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adobe Bricks of the Champagne Region (France): Characterization of a Chalky Raw Earth Construction Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Aras-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Beaumont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (10), pp.2307. </w:t>
@@ -976,51 +976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1097,51 +1097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1218,90 +1218,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Update on the Waste Management of the Amazonian Açaí Berry for the Civil Engineering Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (19), pp.8451. </w:t>
@@ -1365,51 +1365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tenpierik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tenpierik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,77 +1629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Characterization of Biopolymer–Concrete Composites in Construction, 15 (3), pp.815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1759,51 +1759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1867,103 +1867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of a PLA/Nettle Agro-Composite with 10% Oriented Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Murer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (19), pp.9835. </w:t>
@@ -2040,51 +2040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2135,64 +2135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of viticulture by-products for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Lachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2295,51 +2295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Haudrechy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,90 +2377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative review of Nettle and Ramie fiber and their use in biocomposites, particularly with a PLA matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Abbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Costantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,572 +2773,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the behavior of self-compacting concretes and their durability</w:t>
+                <w:t xml:space="preserve">Characterization of beet-pulp fiber reinforced potato starch biopolymer composites for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salhi</w:t>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Li</w:t>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ghrici</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Concrete Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (4), pp.277-288. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.711-721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12989/acc.2019.7.4.277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270793v1</w:t>
+                <w:t xml:space="preserve">hal-02068198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of beet-pulp fiber reinforced potato starch biopolymer composites for building applications</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the behavior of self-compacting concretes and their durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzé Karaky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+                <w:t xml:space="preserve">Mohamed Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Alex Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ghrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 203, pp.711-721. </w:t>
+              <w:t xml:space="preserve">Advances in Concrete Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.01.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12989/acc.2019.7.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068198v1</w:t>
+                <w:t xml:space="preserve">hal-02270793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Modification of Plasticized Lignins Using Reactive Extrusion</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Milotskyi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00633⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.08005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363628v1</w:t>
+                <w:t xml:space="preserve">hal-02068207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Modification of Plasticized Lignins Using Reactive Extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kenji Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 85, pp.08005. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Chemical and Process Engineering, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068207v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxymethylation of Plasticized Starch by Reactive Extrusion (REX) with High Reaction Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (11-12), pp.1700275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Samin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie du végétal et produits innovants à forte valeur ajoutée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulmagid Alabdul-Magid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,278 +3625,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch carboxymethylation by reactive extrusion: Reaction kinetics and structure analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal and Acoustical Performance of Starch-Beet Pulp Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tala Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tusseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadim El Wakil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.040⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11091622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068210v1</w:t>
+                <w:t xml:space="preserve">hal-03085381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal and Acoustical Performance of Starch-Beet Pulp Composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Starch carboxymethylation by reactive extrusion: Reaction kinetics and structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Milotskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tala Moussa</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim El Wakil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.1622. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.193-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11091622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085381v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chemically modified alginate esters on the preparation of microparticles by transacylation with protein in W/O emulsions</w:t>
               </w:r>
@@ -3921,51 +3921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Edwards- Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 157, pp.275-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3999,51 +3999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELABORATION AND PHYSICAL CHARACTERIZATION OF AN AGRO-MATERIAL BASED ON SUGAR BEET PULP AND POTATO STARCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzé Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,51 +4142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4244,278 +4244,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoines productifs collectifs versus exploration/exploitation</w:t>
+                <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0031⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (2), pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2014022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068267v1</w:t>
+                <w:t xml:space="preserve">hal-02070623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il réellement un nouveau paradigme de la chimie verte ?</w:t>
+                <w:t xml:space="preserve">Patrimoines productifs collectifs versus exploration/exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (2), pp.103-113. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (6), pp.957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2014022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070623v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4579,51 +4579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves P.-Y. Mikus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4686,64 +4686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emergence of doubly green chemistry, a narrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Review of Industrial Economics and Policy </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4762,238 +4762,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials based on maize biopolymers: Effect of flour components on mechanical and thermal behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Courte mise au point sur les gommes de cellulose (CMC) après une année d'utilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Ayadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Richard Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dole</w:t>
+                <w:t xml:space="preserve">Bertrand Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (139), pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073285v1</w:t>
+                <w:t xml:space="preserve">hal-02073280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courte mise au point sur les gommes de cellulose (CMC) après une année d'utilisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Materials based on maize biopolymers: Effect of flour components on mechanical and thermal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Robillard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (10), pp.604-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.201100010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073280v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and analysis of macromolecular fractions responsible for the surface properties in native Champagne wines</w:t>
               </w:r>
@@ -5031,51 +5031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abou-Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (4), pp.982-987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5134,64 +5134,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d'une chimie doublement verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132, pp.53-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5251,64 +5251,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Tighzert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,51 +5509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective ketopentose analysis in concentrate carbohydrate syrups by HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Givry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Duchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules and Secondary Metabolites of Grapevine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.377-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5746,51 +5746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ngnokam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Chemical Society of Ethiopia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19, pp.227-231, (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,64 +5841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 97 (5), pp.1783-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6048,51 +6048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of starch-PE multilayers: Processing and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,51 +6100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (2), pp.217-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6313,264 +6313,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Thermoplastic Wheat Starch Cationisation Reaction under Molten Condition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ageing of solid state photocrosslinked starch based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ayoub</w:t>
+                <w:t xml:space="preserve">J. Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical and Chemical News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074504v1</w:t>
+                <w:t xml:space="preserve">hal-02074497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of solid state photocrosslinked starch based films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Bliard</w:t>
+                <w:t xml:space="preserve">Study of the Thermoplastic Wheat Starch Cationisation Reaction under Molten Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical and Chemical News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (11), pp.513-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.200300272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074497v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pentose-containing disaccharides using a thermostable α-l-arabinofuranosidase</w:t>
               </w:r>
@@ -6608,51 +6608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 339 (11), pp.2019-2025. </w:t>
@@ -6728,64 +6728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical and Chemical News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (1), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6810,64 +6810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationisation of Glycerol Plasticised Wheat Starch under Microhydric Molten Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch/Stärke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55 (7), pp.297-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6913,51 +6913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of photocrosslinking on the retrogradation of wheat starch based films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7042,77 +7042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degradation of hydroxypropyltrimethylammonium wheat starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (3-5), pp.209-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7152,317 +7152,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the catalytically essential residues of the α-l-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
+                <w:t xml:space="preserve">Biosynthesis of a reserve endopolysaccharide in the hyperthermophilic archaeon Thermococcus hydrothermalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takoua Debeche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+                <w:t xml:space="preserve">Sebastien Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debeire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+                <w:t xml:space="preserve">Estelle Legin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Duchiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/protein/15.1.21⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43, pp.409-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21411/CBM.A.F5581173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074537v1</w:t>
+                <w:t xml:space="preserve">hal-02103576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of a reserve endopolysaccharide in the hyperthermophilic archaeon Thermococcus hydrothermalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the catalytically essential residues of the α-l-arabinofuranosidase from Thermobacillus xylanilyticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takoua Debeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gruyer</w:t>
+                <w:t xml:space="preserve">Philippe Debeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Legin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Duchiron</w:t>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 43, pp.409-412. </w:t>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (1), pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21411/CBM.A.F5581173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/protein/15.1.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103576v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Endopolysaccharide Metabolism of the Hyperthermophilic Archeon Thermococcus hydrothermalis : Polymer Structure and Biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Legin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,64 +7685,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 49 (1), pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7782,358 +7782,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and deacetylation of native and acetylated starch-based extruded blends</w:t>
+                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Copinet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Nicolas Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 71 (2), pp.203-212. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0141-3910(00)00110-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073719v1</w:t>
+                <w:t xml:space="preserve">hal-02084846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layers of Macromolecules at the Champagne/Air Interface and the Stability of Champagne Bubbles</w:t>
+                <w:t xml:space="preserve">Enzymatic degradation and deacetylation of native and acetylated starch-based extruded blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peron</w:t>
+                <w:t xml:space="preserve">Alain Copinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cagna</w:t>
+                <w:t xml:space="preserve">Jean Paul Onteniente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Valade</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 17 (3), pp.791-797. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 71 (2), pp.203-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la001169t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0141-3910(00)00110-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084846v1</w:t>
+                <w:t xml:space="preserve">hal-02073719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role Played by Acetyl Group Distribution Patterns in Substituted Starch Toward Enzymatic De-acetylation and Chain Fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Copinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 8 (3), pp.111-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8575,51 +8575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton NMR spectroscopy assignment of d-glucose residues in highly acetylated starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,51 +8717,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapelenin D, a New Acyclic Triterpenoid from the Stem Bark of Entandrophragma cylindricum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tsamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8963,51 +8963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 58 (10), pp.1636-1639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9053,51 +9053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amygdalin as building block in oligosaccharide synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9208,51 +9208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Isabel Matheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Castillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Olesker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9315,51 +9315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Derivatives of 2,6-Dideoxy-2,2-Difluoro-3- O -Methyl-l-Arabinopyranose (2,2-Difluorooleandrose)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pal Herczegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9432,51 +9432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of C-2″β- and C-2″α-fluoro avermectin B 1a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Cabrera Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9749,77 +9749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of a new composite based on grape stalks and potato starch for building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Badouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bogard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoGB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ms. Chris Y. Cheung, Jun 2022, Stockolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9838,394 +9838,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Disambiguation : wine alcohol vs adulterated, falsified, denatured alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S web of conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Prohibition 1919-2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théodore Georgopoulos, Tony Verbicaro, Nov 2019, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556890v1</w:t>
+                <w:t xml:space="preserve">hal-02359027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Inter-crosslinked Bio-hybrid Gels to Carbohydrate Grafted Multilayered Siloxane Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mechanical and thermal characterization of a beet pulp-starch composite for building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karpaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Lachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials Congress 25th assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E3S web of conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, REIMS, France. pp.08005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198508005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348113v1</w:t>
+                <w:t xml:space="preserve">hal-03556890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguation : wine alcohol vs adulterated, falsified, denatured alcohol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From Inter-crosslinked Bio-hybrid Gels to Carbohydrate Grafted Multilayered Siloxane Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prohibition 1919-2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Théodore Georgopoulos, Tony Verbicaro, Nov 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials Congress 25th assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dr. Ashutosh Tiwari, Mar 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359027v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acids and sulphates on the durability of self-compacting concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salhi Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghrici Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Toufik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10263,51 +10263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrusion réactive des polymères naturels. Intensification des réactions de modification des Lignines et amidons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOLE THÉMATIQUE PROCÉDÉS DURABLES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Cognet, Sep 2019, banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10332,77 +10332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and physical characterization of an agro-material based on sugar beet pulp and potato starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzé Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Polidori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10440,64 +10440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide and Lignin Chemical Modification by using Reactive Extrusion (REX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journée scientifique du GFP Section Grand Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Mery, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10548,51 +10548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10643,77 +10643,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the 12 principles and the innovation pathways in doubly green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10794,77 +10794,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Symposium on Green Chemistry (ISGC-2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Jérome, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11014,90 +11014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation de nanoparticules biohybrides multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Carrero Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations en matière de caractérisation de films minces polymères GFP GE 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Mesini, Jun 2012, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11135,90 +11135,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities and creation of knowledge as common goods in doubly green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Avérous, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11269,64 +11269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Nieddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11364,64 +11364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Hybrid Mineral / Renewable Sol-Gel Matrices by Inter-Cross-Linking Siloxane Based Polymers with Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">93 th Canadian Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Society for Chemistry, May 2010, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11446,103 +11446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Biorefineries and doubly green chemistry: an economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Ngomsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Garnier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck-Dominique Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lignobiotech 1 - 1st Symposium on Biotechnology Applied to Lignocelluloses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, B. Kurek, Mar 2010, reims, France</w:t>
@@ -11584,51 +11584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODIFICATION DE L'AMIDON PAR GREFFAGE DE DERIVES AROMATIQUES SOUS RAYONNEMENT IONISANT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bijeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11908,51 +11908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Le Pierres-Watelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11990,51 +11990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-AMYLOPECTINYL MODELS SYNTHESIS OF COMPLEX BETA-BRANCHED MALTO-OLIGOSACCHARIDES IN SOLUBLE AND SOLID PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12210,51 +12210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics Study of Glucose Acetylation in Starch Polymers by Quantitative 13C NMR spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12331,51 +12331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylated Wheat Starch Membranes: Permeability Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Espuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,51 +12426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotiques Macrolides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cabrera Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,51 +12551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination de la Configuration Absolue d'Alcools Secondaires Chiraux à l'aide de leur alpha- ou béta- Glycosides et par la RMN du Proton, du Carbone-13 de l'Azote-15 de l'Oxygène-17 et du Fluor-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramine Faghih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,64 +12773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide and lignin modification using reactive extrusion (REX)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée scientifique du GFP Section Grand-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nancy, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12881,51 +12881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Hadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,90 +12989,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LignoStarch Tailored modification of starch by radiation-grafting of lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhriti Khandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Coqueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mikus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR SUSTAINABLE CHEMISTRY CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Lyon, France. , 2012</w:t>
@@ -13101,64 +13101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hybrid Siloxane / Polysaccharides Based Sol-Gel Matrices : Synthesis and Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Dynamics of Structured Polymeric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13317,51 +13317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-y Bournerias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Luigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Robillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Cool Climate Symposium (ICCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Seatle, United States. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13468,51 +13468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEO-AMYLOPECTINYL MODELS SYNTHESIS OF COMPLEX BETA-BRANCHED MALTO-OLIGOSACCHARIDES IN SOLUBLE AND SOLID PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13563,51 +13563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE D'OLIGOMALTO-ISOMALTOSIDES BRANCHES COMPLEXES MODELES DES STRUCTURES DE RAMIFICATION DES AMYLOPECTINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Glaçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Journées du Groupe Français des Glucides SFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Dourdan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13626,497 +13626,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t>
+              <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 258, pp.115 - 121, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278896v1</w:t>
+                <w:t xml:space="preserve">hal-02278861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">NMR Identification of Substructural Glucose Units in the Amylopectin Superstructure: The example of Rhodella Violacea Amylopectin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rahaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 2003</w:t>
+              <w:t xml:space="preserve">12th European Carbohydrate Symposium (Eurocarb 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. 2003, Eurocarb 12: 12th European Carbohydrate Symposium : Alpes congrès Grenoble, France july 6-11, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278869v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by SEC and High Field NMR of Limit-Dextrins from Enzymatically Degraded Cationic Starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Carbohydrate Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 258, pp.115 - 121, 2003</w:t>
+              <w:t xml:space="preserve">, Jul 2003, Grenoble, France. , 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278861v1</w:t>
+                <w:t xml:space="preserve">hal-02278869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH FIELD NMR SPECTROSCOPY ANALYSIS OF BETA-LIMIT DEXTRINS FROM STARCH-LIKE POLYSACCHARIDES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High Field NMR Spectroscopy Analysis of Beta-limit Dextrins From Starch-like Polysaccharides: an Approach to the Understanding of Amylopectine Crystallinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T L Barsby; A M Donald; P J Frazier. </w:t>
+              <w:t xml:space="preserve">Royal Society of Chemistry T. L. Barsby A. M. Donald and P. J. Frazier, ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch Advances in Structure and Function</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Starch 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Cambridge, United Kingdom. Royal Society of Chemistry, pp.183, 2000, Starch Advances in Structure and Function</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090834v1</w:t>
+                <w:t xml:space="preserve">hal-02158661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Field NMR Spectroscopy Analysis of Beta-limit Dextrins From Starch-like Polysaccharides: an Approach to the Understanding of Amylopectine Crystallinity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">HIGH FIELD NMR SPECTROSCOPY ANALYSIS OF BETA-LIMIT DEXTRINS FROM STARCH-LIKE POLYSACCHARIDES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Royal Society of Chemistry T. L. Barsby A. M. Donald and P. J. Frazier, ed. </w:t>
+              <w:t xml:space="preserve">T L Barsby; A M Donald; P J Frazier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Starch Advances in Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer; Royal Society of Chemistry, Thomas Graham House, Science Park, Milton Road, Cambridge CB4 O W UK</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Starch: Structure and Function, pp.183, 2001, Starch: Advances in Structure and Function. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781847551917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158661v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E.C. OF STARCH MACROMOLECULES. THE ADVANTAGE OF «ON-LINE OPTICAL ROTATION MONITORING» IN REVEALING INTERMEDIATE MATERIAL AND POLYMODAL DISTRIBUTION IN AMYLOPECTIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14279,51 +14279,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Reactivity of the Three Glucosyl -OH Positions -2, -3 and -6 during esterification and saponification of starch by nmr spectroscopy of partially Deutero-acetylated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14391,51 +14391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'oligosaccharides linéaires et ramifiés à partir d'amygdaline et de sucres simples. Synthèse de saponines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Nazabadioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14518,90 +14518,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch Extrudates as Sustainable Ingredients in Food and Non-Food Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Milotskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Venditti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch Extrudates as Sustainable Ingredients in Food and Non-Food Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-113, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14648,51 +14648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Thermal Properties of Interpenetrating and Intercrosslinked Biosilicate Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Vreugdenhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shegufa Merchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14795,51 +14795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JEANDET Philippe, CLÉMENT Christophe, CONREUX Alexandra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules And Secondary Metabolites Of Grapevine And Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14881,51 +14881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Reactivity of the Three Glucosyl -OH Positions -2, -3 and -6 during esterification and saponification of starch by nmr spectroscopy of partially Deutero-acetylated material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15019,229 +15019,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for preparing a starch-based material, and resulting material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Procédé pour préparer un nouveau matériau à base d'amidon, ainsi que le matériau ainsi préparé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : W0 0183610. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR0101335. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084806v1</w:t>
+                <w:t xml:space="preserve">hal-02074635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé pour préparer un nouveau matériau à base d'amidon, ainsi que le matériau ainsi préparé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Method for preparing a starch-based material, and resulting material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bliard</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR0101335. 2001</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : W0 0183610. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074635v1</w:t>
+                <w:t xml:space="preserve">hal-02084806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15298,51 +15298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue technique du Comité Champagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15399,51 +15399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deoxy-Mannose Derivatives as Potential Immune System Boosters in SARS CoV-2 Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15461,51 +15461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deoxy-Mannose Derivatives as Potential Immune System Boosters in SARS-CoV-2 Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15523,51 +15523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table de calcul des nombres de Catalan de polymères ramifiés jusque à DP 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15617,51 +15617,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'hydrates de carbone, de sucres fluorés et d'analogues d'avermectine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de paris Sorbonne 11 ( Paris-Sud.), 1987. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1987PA112380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15720,51 +15720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse, Modifications Chimiques, Déterminations de Structures dans le Domaine des Sucres, des Glycosides et des Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université de Reims Champagne Ardenne URCA, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15951,51 +15951,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2025.100756" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bogard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17167260" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02537-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tenpierik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e01851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544691v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Costantine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghrici" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2019.7.4.277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Milotskyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Takahashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00633" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068207v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karpaky" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198508005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700275" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259118759677" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tusseau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085381v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Wakil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091622" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards- L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maalouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.91" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0031" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJH6VPQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Tighzert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CNS0WV5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.12.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0WRHFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayoub" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200300272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27C9400BFE413C782238EF9550874A6F59A51B94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200390064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E4E8DA9DF9CA3DCCC7E5EB2B98CAE59F4A74C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00057-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR5HF2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gruyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.F5581173" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-001-0029-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93CS53Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Onteniente" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00110-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG7QX9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014821615123" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWT2SFR7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhaddou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedoryak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199846258" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZF6NXVN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tsamo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10575639508044074" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazabadioko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199501204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVLLTG80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nazabadioko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50124a030" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFS8W75L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)60681-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPM134F6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El-Laghdach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Matheu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olesker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(00)90944-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG0XCB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Herczegh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328308908047995" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Cabrera Escribano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39870000368" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97C365957C7A084457FA0C68D5D2AC5A882935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera Escribano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lukacs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olesker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.198741342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556890v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348113v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vreugdenhil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Mohamed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrici Mohamed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Toufik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898253v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrero Jurado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bijeire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Froment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gla&#231;on" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111083v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112252v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Faghih" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297394v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Givry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duchiron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103729v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bournerias" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luigi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296877v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328669v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297317v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278869v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278861v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090834v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/wcpa/oclc/466171032?page=frame&amp;amp;url=http%3A%2F%2Fdx.doi.org%2F10.1039%2F9781847551917%26checksum%3Dfb531b68891c7238a74b8f20bfd73f94&amp;amp;title=&amp;amp;linktype=digitalObject&amp;amp;detail=" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551917" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158661v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/index.php?lvl=notice_display&amp;amp;id=42355" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701328v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vreugdenhil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shegufa Merchant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh S. Narine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116226v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepia.inra.fr/en/Tools-and-Resources/Editions" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclercq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salom&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010443v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020255v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02091424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA112380" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972374v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Polidori" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Aras-Gaudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bogard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140582" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hamard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2025.100756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04857309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04145" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bogard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17167260" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102307" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569420v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Ghanem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02537-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Harb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.137773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16198451" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tenpierik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2023.e01851" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131367" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544691v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Badouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15030815" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051689" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12199835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812883v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Juvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Belhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Haudrechy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376896v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2021.1961341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882047v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Abb&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lacoste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Simescu-Lazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13071571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Costantine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120270" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Bliard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.01.127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270793v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghrici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/acc.2019.7.4.277" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karpaky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198508005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363628v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Milotskyi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szabo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Takahashi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00633" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068226v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201700275" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Niang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Samin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259118759677" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02266305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulmagid Alabdul-Magid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouquillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coqueret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim El Wakil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11091622" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tusseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hadef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Omri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards- L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.09.090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maalouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bliard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polidori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.91" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070623v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Nieddu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068267v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070922v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti D. Khandal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Mikus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Dole" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie J. Soulestin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2011.10.028" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8B3PTG3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469292v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073280v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marchal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Ayadi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dole" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.201100010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RJH6VPQR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouleika Abdallah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abou-Saleh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Douillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2010.01.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQNTGFG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073678v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLK7XBR5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073694v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Landreau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Tighzert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berzin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2009.06.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8CNS0WV5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Givry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Duchiron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.12.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM0WRHFC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ngnokam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019125v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21664" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MBLCBK1Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074547v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam*" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nuzillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bcse.v19i2.21128" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.20264" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P6VP4FMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dole" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.12.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6L84NF1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074497v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delville" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074504v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayoub" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200300272" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/27C9400BFE413C782238EF9550874A6F59A51B94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073657v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Plantier-Royon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2004.04.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1NQ51KL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680057v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delville" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200390064" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3E4E8DA9DF9CA3DCCC7E5EB2B98CAE59F4A74C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(03)00141-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9HCJ491-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073690v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gruyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-8130(03)00057-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR5HF2LF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gruyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Legin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.F5581173" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074537v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takoua Debeche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debeire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/15.1.21" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074559v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Ball" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00284-001-0029-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-93CS53Q3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672850v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cagna" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Valade" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(01)00302-2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRH2X1QC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084846v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cagna" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001169t" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-931FJ1BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073719v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Onteniente" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00110-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPG7QX9P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084848v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014821615123" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VWT2SFR7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085517v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mestre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomianny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250125v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colleoni" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvillee" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074413v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Davis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benhaddou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fedoryak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krausz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199846258" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FZF6NXVN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073651v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Nuzillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laignel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(96)00314-X" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP3L00RG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084853v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tsamo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ngnokam" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10575639508044074" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Massiot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazabadioko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.199501204" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVLLTG80-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084855v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Nazabadioko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np50124a030" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DFS8W75L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073835v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)60681-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPM134F6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073307v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El-Laghdach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isabel Matheu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Castillon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Olesker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(00)90944-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFG0XCB1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084858v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Herczegh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Lukacs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328308908047995" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Cabrera Escribano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarda" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39870000368" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0A97C365957C7A084457FA0C68D5D2AC5A882935/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084860v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabrera Escribano" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lukacs" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olesker" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.198741342" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359027v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556890v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348113v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Lu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Vreugdenhil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367771v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Mohamed" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrici Mohamed" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Toufik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333270v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898253v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885836v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rog&#233;" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Edwards-L&#233;vy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278913v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kurek" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Niel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youssef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279938v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071680v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jegou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Villaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abou-Saleh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carrero Jurado" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Xu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371175v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374611v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103270v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374778v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Ngomsik" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bijeire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Froment" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Cazaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coqueret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366153v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dole" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296908v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Pierres-Watelet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328676v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gla&#231;on" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317001v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Slomiany" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. Mouille" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117657v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Espuche" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escoubes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111083v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112252v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramine Faghih" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Lopez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297394v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894581v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhriti Khandal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coqueret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mikus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369742v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Givry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Duchiron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103729v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-y Bournerias" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luigi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296877v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328669v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297317v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278861v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rahaoui" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ball" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278869v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158661v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090834v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/wcpa/oclc/466171032?page=frame&amp;amp;url=http%3A%2F%2Fdx.doi.org%2F10.1039%2F9781847551917%26checksum%3Dfb531b68891c7238a74b8f20bfd73f94&amp;amp;title=&amp;amp;linktype=digitalObject&amp;amp;detail=" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781847551917" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321569v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lienard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.supagro.inra.fr/pmb/opac_css/index.php?lvl=notice_display&amp;amp;id=42355" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316760v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070581v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Venditti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2018-1304.ch005" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701328v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Vreugdenhil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shegufa Merchant" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh S. Narine" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104095v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/macromolecules-and-secondary-metabolites-of-grapevine-and-wine-fruit-development-biotic-and-abiotic-stresses/jeandet/descriptif-9782743009656" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116226v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepia.inra.fr/en/Tools-and-Resources/Editions" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074635v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084806v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546119v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Leclercq" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salom&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010443v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020255v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102886v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02091424v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1987PA112380" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02102357v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>