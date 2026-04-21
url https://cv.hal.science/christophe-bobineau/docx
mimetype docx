--- v0 (2026-03-22)
+++ v1 (2026-04-21)
@@ -1999,204 +1999,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query Optimization Using Case-Based Reasoning in Ubiquitous Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using case base reasoning for database query optimization in ubiquitous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Martinez-Medina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mexican International Conference on Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Los Alamitos, United States. pp.107-118</w:t>
+              <w:t xml:space="preserve">17eme Atelier Raisonnement à Partir de Cas (RaPC'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.129-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953004v1</w:t>
+                <w:t xml:space="preserve">hal-00953005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using case base reasoning for database query optimization in ubiquitous environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Query Optimization Using Case-Based Reasoning in Ubiquitous Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Martinez-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Martinez-Medina</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Zechinelli-Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme Atelier Raisonnement à Partir de Cas (RaPC'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.129-140</w:t>
+              <w:t xml:space="preserve">Mexican International Conference on Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Los Alamitos, United States. pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953005v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netquest: An Abstract Model for Pervasive Applications</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5560EB6F"/>
+    <w:nsid w:val="A0AF8D88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3547,51 +3547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bobineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223305359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Giap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2019.106499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Asghar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zgolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331076.3331126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Giap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-THQDD9ZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953005v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauderon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhajjame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01469239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bobineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223305359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Giap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2019.106499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Asghar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zgolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331076.3331126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Giap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-THQDD9ZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauderon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhajjame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01469239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>