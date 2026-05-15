--- v1 (2026-04-21)
+++ v2 (2026-05-15)
@@ -2301,728 +2301,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources. The MediaGrid Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gennaro Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World - ICSNW 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Paris, France. pp.65-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/b102069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355485v1</w:t>
+                <w:t xml:space="preserve">inria-00325262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2004, pp.65-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448045v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources. The MediaGrid Project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World - ICSNW 2004</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.86-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00325262v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Mediation System Framework for Transparent Access to Largely Distributed Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Belhajjame</w:t>
+                <w:t xml:space="preserve">Towards a mediation system framework for transparent access to largely distributed sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belhajjame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bernot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World (ICSNW 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bruno</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00126922v1</w:t>
+                <w:t xml:space="preserve">hal-00324651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles de Validation pour Transactions en Environnements Mobiles : Première étude</w:t>
+                <w:t xml:space="preserve">Performances de protocoles transactionnels en environnement mobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bobineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Roncancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées francophones : mobilité et ubiquité (UbiMob'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.86-89</w:t>
+              <w:t xml:space="preserve">Bases de données avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448046v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a mediation system framework for transparent access to largely distributed sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Transaction Commit Protocols for Mobile Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Roncancio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IFIP Conference on Semantics of a Networked World (ICSNW 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Mobility in Databases and Distributed Systems MDDS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Spain. pp.673-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324651v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3316,51 +3316,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0AF8D88"/>
+    <w:nsid w:val="B38CA461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3547,51 +3547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bobineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223305359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Giap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2019.106499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Asghar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zgolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331076.3331126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Giap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-THQDD9ZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauderon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhajjame" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01469239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bobineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223305359" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Thanh-Quynh Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bobineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Giap" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2019.106499" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01235905v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orleant Epal Njamen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Martinez-Medina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genoveva Vargas-Solar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Asghar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833542v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T T Q Nguyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P T Tran" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zgolli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331076.3331126" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408831v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2019.8905640" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823573v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Giap" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3216122.3216160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duble" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad-Kassem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dubl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922885v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grumbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816034v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmad Kassem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351476.2351498" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cuevas-Vicenttin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-THQDD9ZF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953005v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953004v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zechinelli-Martini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953003v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauderon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Qi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belhajjame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Bruno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b102069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Roncancio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhajjame" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01469239v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>