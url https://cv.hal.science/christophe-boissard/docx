--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -668,295 +668,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+                <w:t xml:space="preserve">Isoprene contribution to ozone production under climate change conditions in the French Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Truong</w:t>
+                <w:t xml:space="preserve">Damien Piga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+                <w:t xml:space="preserve">hal-02947505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene contribution to ozone production under climate change conditions in the French Mediterranean area</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Piga</w:t>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Armengaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (4), pp.111. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01697-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947505v1</w:t>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
               </w:r>
@@ -1102,51 +1102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cyrielle Genard-Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lathiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1210,64 +1210,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mid-term drought on &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; BVOCs' emission seasonality and their dependency on light and/or temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,64 +1344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Drought Decreases Anabolic and Catabolic BVOC Emissions of Quercus pubescens in a Mediterranean Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des composés organiques volatils biogéniques émis par une forêt méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina-Cerise Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1625,51 +1625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoprene Emissions from Downy Oak under Water Limitation during an Entire Growing Season: What Cost for Growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cyrielle Genard-Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,277 +2189,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734062v1</w:t>
+                <w:t xml:space="preserve">hal-01706449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706449v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2477,51 +2477,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions from the Mediterranean vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lathière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2784,51 +2784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01876905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard-Zielinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4711-2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina-Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2007.00254.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-2351-2008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01876905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard-Zielinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4711-2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina-Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2007.00254.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-2351-2008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>