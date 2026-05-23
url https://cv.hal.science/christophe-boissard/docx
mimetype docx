--- v1 (2026-04-10)
+++ v2 (2026-05-23)
@@ -98,1780 +98,2048 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of urban trees on air quality: From the aerodynamic effects in streets to impacts of biogenic emissions in cities</w:t>
+                <w:t xml:space="preserve">A portable fast gas chromatography-mass spectrometry workflow for quantification of biogenic volatile organic compounds with humidity-dependent sensitivity correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maison</w:t>
+                <w:t xml:space="preserve">Alice Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Faucheux</w:t>
+                <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 946, pp.174116. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2026.103939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04622820v1</w:t>
+                <w:t xml:space="preserve">hal-05610843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une campagne de mesures sur le climat urbain et la qualité de l'air de la région parisienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal, diurnal, and moderate drought-drivers of BVOC emissions from London planes (platanus × hispanica) in the southeastern suburban region of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lemonsu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+                <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0049⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2026.103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568686v1</w:t>
+                <w:t xml:space="preserve">hal-05610123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting effects of urban trees on air quality: From the aerodynamic effects in streets to impacts of biogenic emissions in cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Aurélien Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 946, pp.174116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607351v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04622820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une campagne de mesures sur le climat urbain et la qualité de l'air de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lemonsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 118, pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2022-0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047421v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene contribution to ozone production under climate change conditions in the French Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile organic compound fluxes over a winter wheat field by PTR-Qi-TOF-MS and eddy covariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boissard</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-020-01697-4⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.2817-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-2817-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947505v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative and qualitative assessment of VOCs emitted from cellulose acetate movie films by PTR-ToF-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
+                <w:t xml:space="preserve">Anne-Laure Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+                <w:t xml:space="preserve">Anne-Laurence Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967485v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isoprene contribution to ozone production under climate change conditions in the French Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Damien Piga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-020-01697-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352509v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; isoprene emissions from an in natura forest under drought stress and sensitivity to future climate change in the Mediterranean area</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cyrielle Genard-Zielinski</w:t>
+                <w:t xml:space="preserve">Characterization of Total OH Reactivity in a Rapeseed Field: Results from the COV3ER Experiment in April 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Bsaibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja Reiter</w:t>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (15), pp.4711-4730. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-15-4711-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos11030261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876905v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mid-term drought on &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; BVOCs' emission seasonality and their dependency on light and/or temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of biogenic volatile organic compounds fluxes by wheat, maize and rapeseed with dynamic chambers over a short period in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Saunier</w:t>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Ormeño</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-7555-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 214, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.116855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584246v1</w:t>
+                <w:t xml:space="preserve">hal-02352509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Drought Decreases Anabolic and Catabolic BVOC Emissions of Quercus pubescens in a Mediterranean Forest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Seasonal variations of &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; isoprene emissions from an in natura forest under drought stress and sensitivity to future climate change in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cyrielle Genard-Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lecareux</w:t>
+                <w:t xml:space="preserve">Juliette Lathiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilja Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00071⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (15), pp.4711-4730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-4711-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681574v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des composés organiques volatils biogéniques émis par une forêt méditerranéenne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Effect of mid-term drought on &amp;lt;i&amp;gt;Quercus pubescens&amp;lt;/i&amp;gt; BVOCs' emission seasonality and their dependency on light and/or temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cyrielle Genard</w:t>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/59940⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (12), pp.7555-7566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-7555-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905640v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoprene Emissions from Downy Oak under Water Limitation during an Entire Growing Season: What Cost for Growth?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Chronic Drought Decreases Anabolic and Catabolic BVOC Emissions of Quercus pubescens in a Mediterranean Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ormeño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Wortham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Temime-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lecareux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112418⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1-11/71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242778v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude des composés organiques volatils biogéniques émis par une forêt méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina-Cerise Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cyrielle Genard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (93), pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/59940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isoprene Emissions from Downy Oak under Water Limitation during an Entire Growing Season: What Cost for Growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cyrielle Genard-Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ormeño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (e112418), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0112418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soil NO emissions modelling using artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Serça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 59 (3), pp.502-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0889.2007.00254.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1881,297 +2149,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil NO emissions modelling using artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Serça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILEAPS International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Boulder, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0889.2007.00254.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00228382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NO emissions from soils and impact on tropospheric chemistry in the framework of AMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Serça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Third General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-8-2351-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2181,279 +2449,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile organic compounds sources and sinks in a wheat canopy. Analysis based on combined eddy-covariance fluxes, in-canopy profiles and chamber measurements with a PTR-TOF-Qi-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Gonzaga Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of VOC fluxes by dynamic plant and soil chambers in wheat and maize crop near Paris with a PTR-Qi-TOF-MS: Quantification and response to environmental and physiological drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Gonzaga-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Zurfluh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2017, European Geophysical Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2463,181 +2731,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions from the Mediterranean vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lathière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dulac, F.; Sauvage, S.; Hamonou, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric chemistry in the Mediterranean region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.25-49, 2022, 978-3-030-82385-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2784,51 +3052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01876905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard-Zielinski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4711-2018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina-Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59940" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112418" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2007.00254.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023253v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-2351-2008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799842v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2026.103939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2026.103015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04622820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faucheux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2022-0049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga-Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-2817-2022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Truong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Souli&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02947505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Orme&#241;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Piga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armengaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-020-01697-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bsaibes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030261" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gonzaga Gomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.116855" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01876905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard-Zielinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja Reiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4711-2018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Temime-Roussel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7555-2017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lecareux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00071" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina-Cerise Kalogridis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cyrielle Genard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/59940" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112418" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ser&#231;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dupont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2007.00254.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00228382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-2351-2008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lathi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>